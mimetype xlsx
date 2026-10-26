--- v0 (2026-08-26)
+++ v1 (2026-10-26)
@@ -1,86 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\LeonardoM\Documents\CPI\IMPORTANT FOR CPI\10 INTERNET DATA\2022\Tables\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1F1A363E-43A2-4B74-9D87-947F9BFF14FC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FDEFC938-84B2-45B3-81E4-8A5D2EB5AD02}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="38620" windowHeight="21100" xr2:uid="{94ADCA25-0BE4-4639-B5C7-2C8F11B4E404}"/>
   </bookViews>
   <sheets>
     <sheet name="2025-2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="Y43" i="1" l="1"/>
+  <c r="Y42" i="1"/>
   <c r="AO67" i="1" l="1"/>
   <c r="AO68" i="1"/>
   <c r="AO62" i="1"/>
   <c r="AO63" i="1"/>
   <c r="AO58" i="1"/>
   <c r="AO57" i="1"/>
   <c r="AO53" i="1"/>
   <c r="AO52" i="1"/>
   <c r="AO48" i="1"/>
   <c r="AO47" i="1"/>
   <c r="AO43" i="1"/>
   <c r="AO42" i="1"/>
   <c r="AO38" i="1"/>
   <c r="AO37" i="1"/>
   <c r="AO33" i="1"/>
   <c r="AO32" i="1"/>
   <c r="AO28" i="1"/>
   <c r="AO27" i="1"/>
   <c r="AO23" i="1"/>
   <c r="AO22" i="1"/>
   <c r="AO18" i="1"/>
   <c r="AO17" i="1"/>
   <c r="AO13" i="1"/>
   <c r="AO12" i="1"/>
   <c r="AK68" i="1"/>
@@ -749,51 +751,51 @@
   <c r="Y41" i="1"/>
   <c r="Y31" i="1"/>
   <c r="Y26" i="1"/>
   <c r="Y16" i="1"/>
   <c r="X16" i="1"/>
   <c r="Y51" i="1"/>
   <c r="V21" i="1"/>
   <c r="W16" i="1"/>
   <c r="Y56" i="1"/>
   <c r="V16" i="1"/>
   <c r="X12" i="1"/>
   <c r="W12" i="1"/>
   <c r="V12" i="1"/>
   <c r="V11" i="1"/>
   <c r="W11" i="1"/>
   <c r="X11" i="1"/>
   <c r="V13" i="1"/>
   <c r="W13" i="1"/>
   <c r="V23" i="1"/>
   <c r="V18" i="1"/>
   <c r="W18" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="343" uniqueCount="134">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="345" uniqueCount="136">
   <si>
     <t>YEAR: 2026</t>
   </si>
   <si>
     <t>YEAR: 2025</t>
   </si>
   <si>
     <t>Koppelingsfactor</t>
   </si>
   <si>
     <t>Base</t>
   </si>
   <si>
     <t>CHANGE</t>
   </si>
   <si>
     <t>Monthly</t>
   </si>
   <si>
     <t>Year-to</t>
   </si>
   <si>
     <t>Yearly</t>
   </si>
   <si>
@@ -1147,67 +1149,75 @@
   <si>
     <t>Aug.'19</t>
   </si>
   <si>
     <t>Sep.'18</t>
   </si>
   <si>
     <t>Sep.'19</t>
   </si>
   <si>
     <t>Oct.'18</t>
   </si>
   <si>
     <t>Oct.'19</t>
   </si>
   <si>
     <t>Nov.'18</t>
   </si>
   <si>
     <t>Nov.'19</t>
   </si>
   <si>
     <t>Overview of the CPI and percentage changes by Income Group (Base: June 2019 = 100)</t>
   </si>
   <si>
-    <t xml:space="preserve">Please note: Low-income and high-income CPIs reflect the spending patterns of households within those income groups. The total population CPI is based on </t>
-[...2 lines deleted...]
-    <t>the expenditure patterns of all households combined. Consequently, inflation rates may differ across groups.</t>
+    <t xml:space="preserve">Note: The CPI for Low income and High income households is based on data from the Household Income and Expenditure Survey (HIES) 2016. Households were classified according to their </t>
+  </si>
+  <si>
+    <t xml:space="preserve">gross monthly household income, using the median income of Afl. 3,558 as the threshold separating the Low-income and high-income groups. Therefore Low-income and High-income CPIs </t>
+  </si>
+  <si>
+    <t xml:space="preserve">reflect the spending patterns of households within those income groups. The total population CPI is based on the expenditure patterns of all households combined. Consequently, inflation </t>
+  </si>
+  <si>
+    <t>rates may differ across groups.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="4">
+  <numFmts count="6">
+    <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.000"/>
     <numFmt numFmtId="166" formatCode="[$-409]mmm\-yyyy;@"/>
     <numFmt numFmtId="167" formatCode="0.0"/>
+    <numFmt numFmtId="168" formatCode="_(* #,##0.0_);_(* \(#,##0.0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="20" x14ac:knownFonts="1">
+  <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
@@ -1295,52 +1305,58 @@
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="9"/>
       <color theme="0"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
       <i/>
-      <sz val="10"/>
+      <sz val="9"/>
       <color theme="1"/>
       <name val="Segoe UI"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="9">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="9"/>
       </patternFill>
     </fill>
     <fill>
@@ -1686,60 +1702,61 @@
       </right>
       <top style="thin">
         <color rgb="FF0066CC"/>
       </top>
       <bottom style="medium">
         <color rgb="FF0066CC"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF0066CC"/>
       </left>
       <right style="medium">
         <color rgb="FF0066CC"/>
       </right>
       <top style="thin">
         <color rgb="FF0066CC"/>
       </top>
       <bottom style="medium">
         <color rgb="FF0066CC"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="5">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="19" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="89">
+  <cellXfs count="90">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="2" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
@@ -1833,136 +1850,138 @@
     <xf numFmtId="0" fontId="2" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="9" fillId="5" borderId="18" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="5" borderId="19" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="5" borderId="20" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="15" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="14" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="5" borderId="21" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="5" borderId="22" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="5" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="18" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="9" fillId="8" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="8" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="8" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="8" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="8" borderId="18" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="8" borderId="19" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="8" borderId="20" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="8" borderId="22" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="8" borderId="23" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="8" borderId="24" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="9" fillId="8" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="9" fillId="8" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="5" borderId="25" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="5" borderId="26" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="5" borderId="27" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="7" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="7" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="7" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="7" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="7" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="7" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="8" borderId="25" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="8" borderId="26" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="8" borderId="27" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="9" fillId="8" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...34 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="5">
+  <cellStyles count="6">
+    <cellStyle name="Comma" xfId="5" builtinId="3"/>
     <cellStyle name="Comma 2" xfId="3" xr:uid="{6219F522-EBA2-464D-9E20-6410CACF7A4A}"/>
     <cellStyle name="Comma0 2" xfId="2" xr:uid="{9110849D-F9DF-4735-84BB-F028BDCB5D5A}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="4" xr:uid="{D22CE6BB-5CB5-436E-A1BD-52FDDBEC254E}"/>
     <cellStyle name="Normal 6" xfId="1" xr:uid="{F7585CAB-5952-4B2F-8792-61B957886BEE}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFB8CCE4"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -2264,683 +2283,683 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6744C931-79F2-4054-928A-29769DD76FD3}">
-  <dimension ref="A1:AP79"/>
+  <dimension ref="A1:AV79"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="AW28" sqref="AW28"/>
+    <sheetView tabSelected="1" topLeftCell="A7" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="T46" sqref="T46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="10.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.125" style="7" customWidth="1"/>
     <col min="2" max="2" width="20.25" style="7" customWidth="1"/>
     <col min="3" max="3" width="2.375" style="7" customWidth="1"/>
     <col min="4" max="13" width="8.875" style="7" hidden="1" customWidth="1"/>
     <col min="14" max="21" width="8.875" style="7" customWidth="1"/>
-    <col min="22" max="29" width="10" style="7" customWidth="1"/>
+    <col min="22" max="29" width="11.625" style="7" customWidth="1"/>
     <col min="30" max="41" width="10" style="7" hidden="1" customWidth="1"/>
     <col min="42" max="42" width="2.25" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:42" ht="13" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:48" ht="5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="2"/>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
       <c r="AB1" s="1"/>
       <c r="AC1" s="1"/>
       <c r="AD1" s="1"/>
       <c r="AE1" s="1"/>
       <c r="AF1" s="1"/>
       <c r="AG1" s="1"/>
       <c r="AH1" s="1"/>
       <c r="AI1" s="1"/>
       <c r="AJ1" s="1"/>
       <c r="AK1" s="1"/>
       <c r="AL1" s="1"/>
       <c r="AM1" s="1"/>
       <c r="AN1" s="1"/>
       <c r="AO1" s="1"/>
       <c r="AP1" s="59"/>
     </row>
-    <row r="2" spans="1:42" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:48" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A2" s="4"/>
       <c r="B2" s="60" t="s">
         <v>131</v>
       </c>
       <c r="C2" s="5"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="6"/>
       <c r="M2" s="6"/>
       <c r="N2" s="6"/>
       <c r="O2" s="6"/>
       <c r="P2" s="6"/>
       <c r="Q2" s="6"/>
       <c r="R2" s="6"/>
       <c r="S2" s="6"/>
       <c r="T2" s="6"/>
       <c r="U2" s="6"/>
       <c r="V2" s="6"/>
       <c r="W2" s="6"/>
       <c r="X2" s="6"/>
       <c r="Y2" s="6"/>
       <c r="Z2" s="6"/>
       <c r="AA2" s="6"/>
       <c r="AB2" s="6"/>
       <c r="AC2" s="6"/>
       <c r="AD2" s="6"/>
       <c r="AE2" s="6"/>
       <c r="AF2" s="6"/>
       <c r="AG2" s="6"/>
       <c r="AH2" s="6"/>
       <c r="AI2" s="6"/>
       <c r="AJ2" s="6"/>
       <c r="AK2" s="6"/>
       <c r="AL2" s="6"/>
       <c r="AM2" s="6"/>
       <c r="AN2" s="6"/>
       <c r="AO2" s="6"/>
       <c r="AP2" s="59"/>
     </row>
-    <row r="3" spans="1:42" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:48" ht="5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="4"/>
       <c r="B3" s="58"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
       <c r="Q3" s="4"/>
       <c r="R3" s="4"/>
       <c r="S3" s="4"/>
       <c r="T3" s="4"/>
       <c r="U3" s="4"/>
       <c r="V3" s="4"/>
       <c r="W3" s="4"/>
       <c r="X3" s="4"/>
       <c r="Y3" s="4"/>
       <c r="Z3" s="4"/>
       <c r="AA3" s="4"/>
       <c r="AB3" s="4"/>
       <c r="AC3" s="4"/>
       <c r="AD3" s="4"/>
       <c r="AE3" s="4"/>
       <c r="AF3" s="4"/>
       <c r="AG3" s="4"/>
       <c r="AH3" s="4"/>
       <c r="AI3" s="4"/>
       <c r="AJ3" s="4"/>
       <c r="AK3" s="4"/>
       <c r="AL3" s="4"/>
       <c r="AM3" s="4"/>
       <c r="AN3" s="4"/>
       <c r="AO3" s="4"/>
       <c r="AP3" s="59"/>
     </row>
-    <row r="4" spans="1:42" ht="12.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:48" ht="12.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="4"/>
       <c r="B4" s="8"/>
       <c r="C4" s="8"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
       <c r="L4" s="9"/>
       <c r="M4" s="9"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
       <c r="P4" s="4"/>
       <c r="Q4" s="4"/>
       <c r="R4" s="4"/>
       <c r="S4" s="4"/>
       <c r="T4" s="4"/>
       <c r="U4" s="4"/>
-      <c r="V4" s="68" t="s">
+      <c r="V4" s="81" t="s">
         <v>0</v>
       </c>
-      <c r="W4" s="69"/>
-[...2 lines deleted...]
-      <c r="Z4" s="71" t="s">
+      <c r="W4" s="82"/>
+      <c r="X4" s="82"/>
+      <c r="Y4" s="83"/>
+      <c r="Z4" s="84" t="s">
         <v>1</v>
       </c>
-      <c r="AA4" s="72"/>
-[...2 lines deleted...]
-      <c r="AD4" s="62" t="s">
+      <c r="AA4" s="85"/>
+      <c r="AB4" s="85"/>
+      <c r="AC4" s="86"/>
+      <c r="AD4" s="75" t="s">
         <v>103</v>
       </c>
-      <c r="AE4" s="63"/>
-[...2 lines deleted...]
-      <c r="AH4" s="62" t="s">
+      <c r="AE4" s="76"/>
+      <c r="AF4" s="76"/>
+      <c r="AG4" s="77"/>
+      <c r="AH4" s="75" t="s">
         <v>104</v>
       </c>
-      <c r="AI4" s="63"/>
-[...2 lines deleted...]
-      <c r="AL4" s="62" t="s">
+      <c r="AI4" s="76"/>
+      <c r="AJ4" s="76"/>
+      <c r="AK4" s="77"/>
+      <c r="AL4" s="75" t="s">
         <v>105</v>
       </c>
-      <c r="AM4" s="63"/>
-[...1 lines deleted...]
-      <c r="AO4" s="64"/>
+      <c r="AM4" s="76"/>
+      <c r="AN4" s="76"/>
+      <c r="AO4" s="77"/>
       <c r="AP4" s="59"/>
     </row>
-    <row r="5" spans="1:42" ht="12.5" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:48" ht="12.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A5" s="4"/>
       <c r="B5" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="11"/>
       <c r="D5" s="55" t="s">
         <v>106</v>
       </c>
       <c r="E5" s="56" t="s">
         <v>106</v>
       </c>
       <c r="F5" s="56" t="s">
         <v>3</v>
       </c>
       <c r="G5" s="56" t="s">
         <v>3</v>
       </c>
       <c r="H5" s="56" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="56" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="56" t="s">
         <v>3</v>
       </c>
       <c r="K5" s="56" t="s">
         <v>3</v>
       </c>
       <c r="L5" s="56" t="s">
         <v>3</v>
       </c>
       <c r="M5" s="56" t="s">
         <v>3</v>
       </c>
-      <c r="N5" s="84" t="s">
+      <c r="N5" s="68" t="s">
         <v>3</v>
       </c>
-      <c r="O5" s="84" t="s">
+      <c r="O5" s="68" t="s">
         <v>3</v>
       </c>
-      <c r="P5" s="84" t="s">
+      <c r="P5" s="68" t="s">
         <v>3</v>
       </c>
-      <c r="Q5" s="84" t="s">
+      <c r="Q5" s="68" t="s">
         <v>3</v>
       </c>
-      <c r="R5" s="84" t="s">
+      <c r="R5" s="68" t="s">
         <v>3</v>
       </c>
-      <c r="S5" s="84" t="s">
+      <c r="S5" s="68" t="s">
         <v>3</v>
       </c>
-      <c r="T5" s="85" t="s">
+      <c r="T5" s="69" t="s">
         <v>3</v>
       </c>
-      <c r="U5" s="86" t="s">
+      <c r="U5" s="70" t="s">
         <v>3</v>
       </c>
-      <c r="V5" s="74" t="s">
+      <c r="V5" s="87" t="s">
         <v>4</v>
       </c>
-      <c r="W5" s="75"/>
-[...2 lines deleted...]
-      <c r="Z5" s="74" t="s">
+      <c r="W5" s="88"/>
+      <c r="X5" s="88"/>
+      <c r="Y5" s="89"/>
+      <c r="Z5" s="87" t="s">
         <v>4</v>
       </c>
-      <c r="AA5" s="75"/>
-[...2 lines deleted...]
-      <c r="AD5" s="65" t="s">
+      <c r="AA5" s="88"/>
+      <c r="AB5" s="88"/>
+      <c r="AC5" s="89"/>
+      <c r="AD5" s="78" t="s">
         <v>4</v>
       </c>
-      <c r="AE5" s="66"/>
-[...2 lines deleted...]
-      <c r="AH5" s="65" t="s">
+      <c r="AE5" s="79"/>
+      <c r="AF5" s="79"/>
+      <c r="AG5" s="80"/>
+      <c r="AH5" s="78" t="s">
         <v>4</v>
       </c>
-      <c r="AI5" s="66"/>
-[...2 lines deleted...]
-      <c r="AL5" s="65" t="s">
+      <c r="AI5" s="79"/>
+      <c r="AJ5" s="79"/>
+      <c r="AK5" s="80"/>
+      <c r="AL5" s="78" t="s">
         <v>4</v>
       </c>
-      <c r="AM5" s="66"/>
-[...1 lines deleted...]
-      <c r="AO5" s="67"/>
+      <c r="AM5" s="79"/>
+      <c r="AN5" s="79"/>
+      <c r="AO5" s="80"/>
       <c r="AP5" s="59"/>
     </row>
-    <row r="6" spans="1:42" ht="12" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:48" ht="12" x14ac:dyDescent="0.3">
       <c r="A6" s="4"/>
       <c r="B6" s="12">
         <v>1.2042706491859572</v>
       </c>
       <c r="C6" s="13"/>
       <c r="D6" s="57">
         <v>43617</v>
       </c>
       <c r="E6" s="14">
         <v>43617</v>
       </c>
       <c r="F6" s="14">
         <v>43617</v>
       </c>
       <c r="G6" s="14">
         <v>43617</v>
       </c>
       <c r="H6" s="14">
         <v>43617</v>
       </c>
       <c r="I6" s="14">
         <v>43617</v>
       </c>
       <c r="J6" s="14">
         <v>43617</v>
       </c>
       <c r="K6" s="14">
         <v>43617</v>
       </c>
       <c r="L6" s="14">
         <v>43617</v>
       </c>
       <c r="M6" s="14">
         <v>43617</v>
       </c>
-      <c r="N6" s="87">
+      <c r="N6" s="71">
         <v>43617</v>
       </c>
-      <c r="O6" s="87">
+      <c r="O6" s="71">
         <v>43617</v>
       </c>
-      <c r="P6" s="87">
+      <c r="P6" s="71">
         <v>43617</v>
       </c>
-      <c r="Q6" s="87">
+      <c r="Q6" s="71">
         <v>43617</v>
       </c>
-      <c r="R6" s="87">
+      <c r="R6" s="71">
         <v>43617</v>
       </c>
-      <c r="S6" s="87">
+      <c r="S6" s="71">
         <v>43617</v>
       </c>
-      <c r="T6" s="87">
+      <c r="T6" s="71">
         <v>43617</v>
       </c>
-      <c r="U6" s="88">
+      <c r="U6" s="72">
         <v>43617</v>
       </c>
-      <c r="V6" s="77" t="s">
+      <c r="V6" s="61" t="s">
         <v>5</v>
       </c>
-      <c r="W6" s="78" t="s">
+      <c r="W6" s="62" t="s">
         <v>6</v>
       </c>
-      <c r="X6" s="78" t="s">
+      <c r="X6" s="62" t="s">
         <v>7</v>
       </c>
-      <c r="Y6" s="79" t="s">
+      <c r="Y6" s="63" t="s">
         <v>8</v>
       </c>
-      <c r="Z6" s="77" t="s">
+      <c r="Z6" s="61" t="s">
         <v>5</v>
       </c>
-      <c r="AA6" s="78" t="s">
+      <c r="AA6" s="62" t="s">
         <v>6</v>
       </c>
-      <c r="AB6" s="78" t="s">
+      <c r="AB6" s="62" t="s">
         <v>7</v>
       </c>
-      <c r="AC6" s="80" t="s">
+      <c r="AC6" s="64" t="s">
         <v>8</v>
       </c>
       <c r="AD6" s="16" t="s">
         <v>5</v>
       </c>
       <c r="AE6" s="15" t="s">
         <v>6</v>
       </c>
       <c r="AF6" s="15" t="s">
         <v>7</v>
       </c>
       <c r="AG6" s="37" t="s">
         <v>8</v>
       </c>
       <c r="AH6" s="16" t="s">
         <v>5</v>
       </c>
       <c r="AI6" s="15" t="s">
         <v>6</v>
       </c>
       <c r="AJ6" s="15" t="s">
         <v>7</v>
       </c>
       <c r="AK6" s="37" t="s">
         <v>8</v>
       </c>
       <c r="AL6" s="16" t="s">
         <v>5</v>
       </c>
       <c r="AM6" s="15" t="s">
         <v>6</v>
       </c>
       <c r="AN6" s="15" t="s">
         <v>7</v>
       </c>
       <c r="AO6" s="37" t="s">
         <v>8</v>
       </c>
       <c r="AP6" s="59"/>
     </row>
-    <row r="7" spans="1:42" ht="12" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:48" ht="12" x14ac:dyDescent="0.3">
       <c r="A7" s="4"/>
       <c r="B7" s="12">
         <v>1.2091399313740272</v>
       </c>
       <c r="C7" s="13"/>
       <c r="D7" s="16" t="s">
         <v>9</v>
       </c>
       <c r="E7" s="15" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="15" t="s">
         <v>9</v>
       </c>
       <c r="G7" s="15" t="s">
         <v>9</v>
       </c>
       <c r="H7" s="15" t="s">
         <v>9</v>
       </c>
       <c r="I7" s="15" t="s">
         <v>9</v>
       </c>
       <c r="J7" s="15" t="s">
         <v>9</v>
       </c>
       <c r="K7" s="15" t="s">
         <v>9</v>
       </c>
       <c r="L7" s="15" t="s">
         <v>9</v>
       </c>
       <c r="M7" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="N7" s="78" t="s">
+      <c r="N7" s="62" t="s">
         <v>9</v>
       </c>
-      <c r="O7" s="78" t="s">
+      <c r="O7" s="62" t="s">
         <v>9</v>
       </c>
-      <c r="P7" s="78" t="s">
+      <c r="P7" s="62" t="s">
         <v>9</v>
       </c>
-      <c r="Q7" s="78" t="s">
+      <c r="Q7" s="62" t="s">
         <v>9</v>
       </c>
-      <c r="R7" s="78" t="s">
+      <c r="R7" s="62" t="s">
         <v>9</v>
       </c>
-      <c r="S7" s="78" t="s">
+      <c r="S7" s="62" t="s">
         <v>9</v>
       </c>
-      <c r="T7" s="78" t="s">
+      <c r="T7" s="62" t="s">
         <v>9</v>
       </c>
-      <c r="U7" s="80" t="s">
+      <c r="U7" s="64" t="s">
         <v>9</v>
       </c>
-      <c r="V7" s="77"/>
-      <c r="W7" s="78" t="s">
+      <c r="V7" s="61"/>
+      <c r="W7" s="62" t="s">
         <v>10</v>
       </c>
-      <c r="X7" s="78"/>
-      <c r="Y7" s="79" t="s">
+      <c r="X7" s="62"/>
+      <c r="Y7" s="63" t="s">
         <v>11</v>
       </c>
-      <c r="Z7" s="77"/>
-      <c r="AA7" s="78" t="s">
+      <c r="Z7" s="61"/>
+      <c r="AA7" s="62" t="s">
         <v>10</v>
       </c>
-      <c r="AB7" s="78"/>
-      <c r="AC7" s="80" t="s">
+      <c r="AB7" s="62"/>
+      <c r="AC7" s="64" t="s">
         <v>11</v>
       </c>
       <c r="AD7" s="16"/>
       <c r="AE7" s="15" t="s">
         <v>10</v>
       </c>
       <c r="AF7" s="15"/>
       <c r="AG7" s="37" t="s">
         <v>11</v>
       </c>
       <c r="AH7" s="16"/>
       <c r="AI7" s="15" t="s">
         <v>10</v>
       </c>
       <c r="AJ7" s="15"/>
       <c r="AK7" s="37" t="s">
         <v>11</v>
       </c>
       <c r="AL7" s="16"/>
       <c r="AM7" s="15" t="s">
         <v>10</v>
       </c>
       <c r="AN7" s="15"/>
       <c r="AO7" s="37" t="s">
         <v>11</v>
       </c>
       <c r="AP7" s="59"/>
     </row>
-    <row r="8" spans="1:42" ht="12.5" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:48" ht="12.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A8" s="4"/>
       <c r="B8" s="12"/>
       <c r="C8" s="13"/>
       <c r="D8" s="49"/>
       <c r="E8" s="50"/>
       <c r="F8" s="50"/>
       <c r="G8" s="50"/>
       <c r="H8" s="50"/>
       <c r="I8" s="50"/>
       <c r="J8" s="50"/>
       <c r="K8" s="50"/>
       <c r="L8" s="50"/>
       <c r="M8" s="50"/>
-      <c r="N8" s="82"/>
-[...9 lines deleted...]
-      <c r="X8" s="82" t="s">
+      <c r="N8" s="66"/>
+      <c r="O8" s="66"/>
+      <c r="P8" s="66"/>
+      <c r="Q8" s="66"/>
+      <c r="R8" s="66"/>
+      <c r="S8" s="66"/>
+      <c r="T8" s="66"/>
+      <c r="U8" s="67"/>
+      <c r="V8" s="65"/>
+      <c r="W8" s="66"/>
+      <c r="X8" s="66" t="s">
         <v>12</v>
       </c>
-      <c r="Y8" s="83" t="s">
+      <c r="Y8" s="67" t="s">
         <v>13</v>
       </c>
-      <c r="Z8" s="81"/>
-[...1 lines deleted...]
-      <c r="AB8" s="82" t="s">
+      <c r="Z8" s="65"/>
+      <c r="AA8" s="66"/>
+      <c r="AB8" s="66" t="s">
         <v>12</v>
       </c>
-      <c r="AC8" s="83" t="s">
+      <c r="AC8" s="67" t="s">
         <v>13</v>
       </c>
       <c r="AD8" s="49"/>
       <c r="AE8" s="50"/>
       <c r="AF8" s="50" t="s">
         <v>12</v>
       </c>
       <c r="AG8" s="51" t="s">
         <v>13</v>
       </c>
       <c r="AH8" s="49"/>
       <c r="AI8" s="50"/>
       <c r="AJ8" s="50" t="s">
         <v>12</v>
       </c>
       <c r="AK8" s="51" t="s">
         <v>13</v>
       </c>
       <c r="AL8" s="49"/>
       <c r="AM8" s="50"/>
       <c r="AN8" s="50" t="s">
         <v>12</v>
       </c>
       <c r="AO8" s="51" t="s">
         <v>13</v>
       </c>
       <c r="AP8" s="59"/>
     </row>
-    <row r="9" spans="1:42" ht="12" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:48" ht="5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="4"/>
       <c r="B9" s="12">
         <v>1.2074708767732301</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="18"/>
       <c r="E9" s="18"/>
       <c r="F9" s="18"/>
       <c r="G9" s="18"/>
       <c r="H9" s="18"/>
       <c r="I9" s="18"/>
       <c r="J9" s="18"/>
       <c r="K9" s="18"/>
       <c r="L9" s="18"/>
       <c r="M9" s="18"/>
       <c r="N9" s="18"/>
       <c r="O9" s="18"/>
       <c r="P9" s="18"/>
       <c r="Q9" s="18"/>
       <c r="R9" s="18"/>
       <c r="S9" s="18"/>
       <c r="T9" s="18"/>
       <c r="U9" s="18"/>
       <c r="V9" s="38"/>
       <c r="W9" s="18"/>
       <c r="X9" s="18"/>
       <c r="Y9" s="19"/>
       <c r="Z9" s="38"/>
       <c r="AA9" s="18"/>
       <c r="AB9" s="18"/>
       <c r="AC9" s="39"/>
       <c r="AD9" s="38"/>
       <c r="AE9" s="18"/>
       <c r="AF9" s="18"/>
       <c r="AG9" s="39"/>
       <c r="AH9" s="38"/>
       <c r="AI9" s="18"/>
       <c r="AJ9" s="18"/>
       <c r="AK9" s="39"/>
       <c r="AL9" s="38"/>
       <c r="AM9" s="18"/>
       <c r="AN9" s="18"/>
       <c r="AO9" s="39"/>
       <c r="AP9" s="59"/>
     </row>
-    <row r="10" spans="1:42" ht="12" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:48" ht="12" x14ac:dyDescent="0.3">
       <c r="A10" s="4"/>
       <c r="B10" s="17"/>
       <c r="C10" s="17"/>
       <c r="D10" s="20" t="s">
         <v>107</v>
       </c>
       <c r="E10" s="20" t="s">
         <v>108</v>
       </c>
       <c r="F10" s="20" t="s">
         <v>109</v>
       </c>
       <c r="G10" s="20" t="s">
         <v>110</v>
       </c>
       <c r="H10" s="20" t="s">
         <v>14</v>
       </c>
       <c r="I10" s="20" t="s">
         <v>15</v>
       </c>
       <c r="J10" s="20" t="s">
         <v>16</v>
       </c>
       <c r="K10" s="20" t="s">
@@ -2976,51 +2995,51 @@
       <c r="U10" s="20" t="s">
         <v>27</v>
       </c>
       <c r="V10" s="40"/>
       <c r="W10" s="20"/>
       <c r="X10" s="20"/>
       <c r="Y10" s="19"/>
       <c r="Z10" s="40"/>
       <c r="AA10" s="20"/>
       <c r="AB10" s="20"/>
       <c r="AC10" s="41"/>
       <c r="AD10" s="40"/>
       <c r="AE10" s="20"/>
       <c r="AF10" s="20"/>
       <c r="AG10" s="41"/>
       <c r="AH10" s="40"/>
       <c r="AI10" s="20"/>
       <c r="AJ10" s="20"/>
       <c r="AK10" s="41"/>
       <c r="AL10" s="40"/>
       <c r="AM10" s="20"/>
       <c r="AN10" s="20"/>
       <c r="AO10" s="41"/>
       <c r="AP10" s="59"/>
     </row>
-    <row r="11" spans="1:42" ht="12" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:48" ht="12" x14ac:dyDescent="0.3">
       <c r="A11" s="4"/>
       <c r="B11" s="21" t="s">
         <v>28</v>
       </c>
       <c r="C11" s="21"/>
       <c r="D11" s="22">
         <v>92.877300000000005</v>
       </c>
       <c r="E11" s="22">
         <v>92.547600000000003</v>
       </c>
       <c r="F11" s="22">
         <v>96.254000000000005</v>
       </c>
       <c r="G11" s="22">
         <v>96.671599999999998</v>
       </c>
       <c r="H11" s="22">
         <v>99.572299999999998</v>
       </c>
       <c r="I11" s="22">
         <v>100.1335</v>
       </c>
       <c r="J11" s="22">
         <v>96.886799999999994</v>
@@ -3117,52 +3136,56 @@
       <c r="AJ11" s="23">
         <f>+(N11/L11-1)*100</f>
         <v>6.620018247646331</v>
       </c>
       <c r="AK11" s="24">
         <f>(AVERAGE(N11,L66,L61,L56,L51,L46,L41,L36,L31,L26,L21,L16)/AVERAGE(L11,J66,J61,J56,J51,J46,J41,J36,J31,J26,J21,J16)-1)*100</f>
         <v>5.7948741724639374</v>
       </c>
       <c r="AL11" s="42">
         <f>(L11/J66-1)*100</f>
         <v>-0.53159712730797004</v>
       </c>
       <c r="AM11" s="23">
         <f>+(L11/$J$66-1)*100</f>
         <v>-0.53159712730797004</v>
       </c>
       <c r="AN11" s="23">
         <f>+(L11/J11-1)*100</f>
         <v>3.2831097734675962</v>
       </c>
       <c r="AO11" s="24">
         <f>(AVERAGE(L11,J66,J61,J56,J51,J46,J41,J36,J31,J26,J21,J16)/AVERAGE(J11,H66,H61,H56,H51,H46,H41,H36,H31,H26,H21,H16)-1)*100</f>
         <v>1.2470892586311955</v>
       </c>
       <c r="AP11" s="59"/>
+      <c r="AS11" s="73"/>
+      <c r="AT11" s="73"/>
+      <c r="AU11" s="73"/>
+      <c r="AV11" s="73"/>
     </row>
-    <row r="12" spans="1:42" ht="12" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:48" ht="12" x14ac:dyDescent="0.3">
       <c r="A12" s="4"/>
       <c r="B12" s="17" t="s">
         <v>29</v>
       </c>
       <c r="C12" s="17"/>
       <c r="D12" s="22">
         <v>92.392700000000005</v>
       </c>
       <c r="E12" s="22">
         <v>91.9178</v>
       </c>
       <c r="F12" s="22">
         <v>96.615200000000002</v>
       </c>
       <c r="G12" s="22">
         <v>96.534099999999995</v>
       </c>
       <c r="H12" s="22">
         <v>99.194599999999994</v>
       </c>
       <c r="I12" s="22">
         <v>99.8827</v>
       </c>
       <c r="J12" s="22">
         <v>96.7988</v>
@@ -3259,52 +3282,56 @@
       <c r="AJ12" s="23">
         <f t="shared" ref="AJ12:AJ13" si="9">+(N12/L12-1)*100</f>
         <v>6.9806468289232537</v>
       </c>
       <c r="AK12" s="24">
         <f t="shared" ref="AK12:AK13" si="10">(AVERAGE(N12,L67,L62,L57,L52,L47,L42,L37,L32,L27,L22,L17)/AVERAGE(L12,J67,J62,J57,J52,J47,J42,J37,J32,J27,J22,J17)-1)*100</f>
         <v>5.8244961327427625</v>
       </c>
       <c r="AL12" s="42">
         <f t="shared" ref="AL12:AL13" si="11">(L12/J67-1)*100</f>
         <v>-0.34246541149265397</v>
       </c>
       <c r="AM12" s="23">
         <f>+(L12/$J$67-1)*100</f>
         <v>-0.34246541149265397</v>
       </c>
       <c r="AN12" s="23">
         <f t="shared" ref="AN12:AN13" si="12">+(L12/J12-1)*100</f>
         <v>3.1139848841101436</v>
       </c>
       <c r="AO12" s="24">
         <f t="shared" ref="AO12:AO13" si="13">(AVERAGE(L12,J67,J62,J57,J52,J47,J42,J37,J32,J27,J22,J17)/AVERAGE(J12,H67,H62,H57,H52,H47,H42,H37,H32,H27,H22,H17)-1)*100</f>
         <v>1.1501527707813208</v>
       </c>
       <c r="AP12" s="59"/>
+      <c r="AS12" s="73"/>
+      <c r="AT12" s="73"/>
+      <c r="AU12" s="73"/>
+      <c r="AV12" s="73"/>
     </row>
-    <row r="13" spans="1:42" ht="12" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:48" ht="12" x14ac:dyDescent="0.3">
       <c r="A13" s="4"/>
       <c r="B13" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C13" s="17"/>
       <c r="D13" s="22">
         <v>93.097999999999999</v>
       </c>
       <c r="E13" s="22">
         <v>92.806700000000006</v>
       </c>
       <c r="F13" s="22">
         <v>96.1447</v>
       </c>
       <c r="G13" s="22">
         <v>96.721500000000006</v>
       </c>
       <c r="H13" s="22">
         <v>99.742599999999996</v>
       </c>
       <c r="I13" s="22">
         <v>100.24509999999999</v>
       </c>
       <c r="J13" s="22">
         <v>96.914100000000005</v>
@@ -3401,96 +3428,104 @@
       <c r="AJ13" s="23">
         <f t="shared" si="9"/>
         <v>6.4481187454575872</v>
       </c>
       <c r="AK13" s="24">
         <f t="shared" si="10"/>
         <v>5.7790655454447393</v>
       </c>
       <c r="AL13" s="42">
         <f t="shared" si="11"/>
         <v>-0.62679193245965825</v>
       </c>
       <c r="AM13" s="23">
         <f>+(L13/$J$68-1)*100</f>
         <v>-0.62679193245965825</v>
       </c>
       <c r="AN13" s="23">
         <f t="shared" si="12"/>
         <v>3.3566839087397993</v>
       </c>
       <c r="AO13" s="24">
         <f t="shared" si="13"/>
         <v>1.2904512267333912</v>
       </c>
       <c r="AP13" s="59"/>
+      <c r="AS13" s="73"/>
+      <c r="AT13" s="73"/>
+      <c r="AU13" s="73"/>
+      <c r="AV13" s="73"/>
     </row>
-    <row r="14" spans="1:42" ht="12" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:48" ht="5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="4"/>
       <c r="B14" s="17"/>
       <c r="C14" s="17"/>
       <c r="D14" s="23"/>
       <c r="E14" s="23"/>
       <c r="F14" s="23"/>
       <c r="G14" s="23"/>
       <c r="H14" s="23"/>
       <c r="I14" s="23"/>
       <c r="J14" s="23"/>
       <c r="K14" s="23"/>
       <c r="L14" s="23"/>
       <c r="M14" s="23"/>
       <c r="N14" s="23"/>
       <c r="O14" s="23"/>
       <c r="P14" s="23"/>
       <c r="Q14" s="23"/>
       <c r="R14" s="23"/>
       <c r="S14" s="23"/>
       <c r="T14" s="23"/>
       <c r="U14" s="23"/>
       <c r="V14" s="42"/>
       <c r="W14" s="23"/>
       <c r="X14" s="23"/>
       <c r="Y14" s="19"/>
       <c r="Z14" s="42"/>
       <c r="AA14" s="23"/>
       <c r="AB14" s="23"/>
       <c r="AC14" s="52"/>
       <c r="AD14" s="42"/>
       <c r="AE14" s="23"/>
       <c r="AF14" s="23"/>
       <c r="AG14" s="52"/>
       <c r="AH14" s="42"/>
       <c r="AI14" s="23"/>
       <c r="AJ14" s="23"/>
       <c r="AK14" s="52"/>
       <c r="AL14" s="42"/>
       <c r="AM14" s="23"/>
       <c r="AN14" s="23"/>
       <c r="AO14" s="52"/>
       <c r="AP14" s="59"/>
+      <c r="AS14" s="73"/>
+      <c r="AT14" s="73"/>
+      <c r="AU14" s="73"/>
+      <c r="AV14" s="73"/>
     </row>
-    <row r="15" spans="1:42" ht="12" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:48" ht="12" x14ac:dyDescent="0.3">
       <c r="A15" s="4"/>
       <c r="B15" s="17"/>
       <c r="C15" s="17"/>
       <c r="D15" s="20" t="s">
         <v>111</v>
       </c>
       <c r="E15" s="20" t="s">
         <v>107</v>
       </c>
       <c r="F15" s="20" t="s">
         <v>112</v>
       </c>
       <c r="G15" s="20" t="s">
         <v>109</v>
       </c>
       <c r="H15" s="20" t="s">
         <v>31</v>
       </c>
       <c r="I15" s="20" t="s">
         <v>14</v>
       </c>
       <c r="J15" s="20" t="s">
         <v>32</v>
       </c>
       <c r="K15" s="20" t="s">
@@ -3525,52 +3560,56 @@
       </c>
       <c r="U15" s="20" t="s">
         <v>26</v>
       </c>
       <c r="V15" s="42"/>
       <c r="W15" s="20"/>
       <c r="X15" s="20"/>
       <c r="Y15" s="19"/>
       <c r="Z15" s="42"/>
       <c r="AA15" s="20"/>
       <c r="AB15" s="20"/>
       <c r="AC15" s="52"/>
       <c r="AD15" s="42"/>
       <c r="AE15" s="20"/>
       <c r="AF15" s="20"/>
       <c r="AG15" s="52"/>
       <c r="AH15" s="42"/>
       <c r="AI15" s="20"/>
       <c r="AJ15" s="20"/>
       <c r="AK15" s="52"/>
       <c r="AL15" s="42"/>
       <c r="AM15" s="20"/>
       <c r="AN15" s="20"/>
       <c r="AO15" s="52"/>
       <c r="AP15" s="59"/>
+      <c r="AS15" s="73"/>
+      <c r="AT15" s="73"/>
+      <c r="AU15" s="73"/>
+      <c r="AV15" s="73"/>
     </row>
-    <row r="16" spans="1:42" ht="12" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:48" ht="12" x14ac:dyDescent="0.3">
       <c r="A16" s="4"/>
       <c r="B16" s="21" t="s">
         <v>28</v>
       </c>
       <c r="C16" s="21"/>
       <c r="D16" s="22">
         <v>93.880399999999995</v>
       </c>
       <c r="E16" s="22">
         <v>92.877300000000005</v>
       </c>
       <c r="F16" s="22">
         <v>96.659599999999998</v>
       </c>
       <c r="G16" s="22">
         <v>96.254000000000005</v>
       </c>
       <c r="H16" s="22">
         <v>98.903400000000005</v>
       </c>
       <c r="I16" s="22">
         <v>99.572299999999998</v>
       </c>
       <c r="J16" s="22">
         <v>96.995500000000007</v>
@@ -3667,52 +3706,56 @@
       <c r="AJ16" s="23">
         <f>+(N16/L16-1)*100</f>
         <v>7.1228443984228784</v>
       </c>
       <c r="AK16" s="24">
         <f>(AVERAGE(N16,N11,L66,L61,L56,L51,L46,L41,L36,L31,L26,L21)/AVERAGE(L16,L11,J66,J61,J56,J51,J46,J41,J36,J31,J26,J21)-1)*100</f>
         <v>6.0907740255506049</v>
       </c>
       <c r="AL16" s="42">
         <f>(L16/L11-1)*100</f>
         <v>0.36805082958837332</v>
       </c>
       <c r="AM16" s="23">
         <f>+(L16/$J$66-1)*100</f>
         <v>-0.16550284535672422</v>
       </c>
       <c r="AN16" s="23">
         <f>+(L16/J16-1)*100</f>
         <v>3.5470717713708355</v>
       </c>
       <c r="AO16" s="24">
         <f>(AVERAGE(L16,L11,J66,J61,J56,J51,J46,J41,J36,J31,J26,J21)/AVERAGE(J16,J11,H66,H61,H56,H51,H46,H41,H36,H31,H26,H21)-1)*100</f>
         <v>1.7071793134781688</v>
       </c>
       <c r="AP16" s="59"/>
+      <c r="AS16" s="73"/>
+      <c r="AT16" s="73"/>
+      <c r="AU16" s="73"/>
+      <c r="AV16" s="73"/>
     </row>
-    <row r="17" spans="1:42" ht="12" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:48" ht="12" x14ac:dyDescent="0.3">
       <c r="A17" s="4"/>
       <c r="B17" s="17" t="s">
         <v>29</v>
       </c>
       <c r="C17" s="17"/>
       <c r="D17" s="22">
         <v>93.384299999999996</v>
       </c>
       <c r="E17" s="22">
         <v>92.392700000000005</v>
       </c>
       <c r="F17" s="22">
         <v>97.012299999999996</v>
       </c>
       <c r="G17" s="22">
         <v>96.615200000000002</v>
       </c>
       <c r="H17" s="22">
         <v>98.555999999999997</v>
       </c>
       <c r="I17" s="22">
         <v>99.194599999999994</v>
       </c>
       <c r="J17" s="22">
         <v>96.920900000000003</v>
@@ -3809,52 +3852,56 @@
       <c r="AJ17" s="23">
         <f t="shared" ref="AJ17:AJ18" si="20">+(N17/L17-1)*100</f>
         <v>7.3961714710267357</v>
       </c>
       <c r="AK17" s="24">
         <f t="shared" ref="AK17:AK18" si="21">(AVERAGE(N17,N12,L67,L62,L57,L52,L47,L42,L37,L32,L27,L22)/AVERAGE(L17,L12,J67,J62,J57,J52,J47,J42,J37,J32,J27,J22)-1)*100</f>
         <v>6.1509423963421517</v>
       </c>
       <c r="AL17" s="42">
         <f t="shared" ref="AL17:AL18" si="22">(L17/L12-1)*100</f>
         <v>0.46126209886276914</v>
       </c>
       <c r="AM17" s="23">
         <f>+(L17/$J$67-1)*100</f>
         <v>0.11721702422518021</v>
       </c>
       <c r="AN17" s="23">
         <f t="shared" ref="AN17:AN18" si="23">+(L17/J17-1)*100</f>
         <v>3.4591094387278698</v>
       </c>
       <c r="AO17" s="24">
         <f t="shared" ref="AO17:AO18" si="24">(AVERAGE(L17,L12,J67,J62,J57,J52,J47,J42,J37,J32,J27,J22)/AVERAGE(J17,J12,H67,H62,H57,H52,H47,H42,H37,H32,H27,H22)-1)*100</f>
         <v>1.5792996235958423</v>
       </c>
       <c r="AP17" s="59"/>
+      <c r="AS17" s="73"/>
+      <c r="AT17" s="73"/>
+      <c r="AU17" s="73"/>
+      <c r="AV17" s="73"/>
     </row>
-    <row r="18" spans="1:42" ht="12" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:48" ht="12" x14ac:dyDescent="0.3">
       <c r="A18" s="4"/>
       <c r="B18" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C18" s="17"/>
       <c r="D18" s="22">
         <v>94.133099999999999</v>
       </c>
       <c r="E18" s="22">
         <v>93.097999999999999</v>
       </c>
       <c r="F18" s="22">
         <v>96.537599999999998</v>
       </c>
       <c r="G18" s="22">
         <v>96.1447</v>
       </c>
       <c r="H18" s="22">
         <v>99.057000000000002</v>
       </c>
       <c r="I18" s="22">
         <v>99.742599999999996</v>
       </c>
       <c r="J18" s="22">
         <v>97.015000000000001</v>
@@ -3951,96 +3998,104 @@
       <c r="AJ18" s="23">
         <f t="shared" si="20"/>
         <v>6.9927676122771398</v>
       </c>
       <c r="AK18" s="24">
         <f t="shared" si="21"/>
         <v>6.0608174159139772</v>
       </c>
       <c r="AL18" s="42">
         <f t="shared" si="22"/>
         <v>0.32465717320639964</v>
       </c>
       <c r="AM18" s="23">
         <f>+(L18/$J$68-1)*100</f>
         <v>-0.30416968422306567</v>
       </c>
       <c r="AN18" s="23">
         <f t="shared" si="23"/>
         <v>3.5843941658506351</v>
       </c>
       <c r="AO18" s="24">
         <f t="shared" si="24"/>
         <v>1.7652751002688705</v>
       </c>
       <c r="AP18" s="59"/>
+      <c r="AS18" s="73"/>
+      <c r="AT18" s="73"/>
+      <c r="AU18" s="73"/>
+      <c r="AV18" s="73"/>
     </row>
-    <row r="19" spans="1:42" ht="12" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:48" ht="5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="4"/>
       <c r="B19" s="17"/>
       <c r="C19" s="17"/>
       <c r="D19" s="26"/>
       <c r="E19" s="26"/>
       <c r="F19" s="26"/>
       <c r="G19" s="26"/>
       <c r="H19" s="26"/>
       <c r="I19" s="23"/>
       <c r="J19" s="26"/>
       <c r="K19" s="23"/>
       <c r="L19" s="26"/>
       <c r="M19" s="23"/>
       <c r="N19" s="26"/>
       <c r="O19" s="23"/>
       <c r="P19" s="26"/>
       <c r="Q19" s="23"/>
       <c r="R19" s="26"/>
       <c r="S19" s="23"/>
       <c r="T19" s="23"/>
       <c r="U19" s="23"/>
       <c r="V19" s="43"/>
       <c r="W19" s="27"/>
       <c r="X19" s="27"/>
       <c r="Y19" s="28"/>
       <c r="Z19" s="43"/>
       <c r="AA19" s="27"/>
       <c r="AB19" s="27"/>
       <c r="AC19" s="53"/>
       <c r="AD19" s="43"/>
       <c r="AE19" s="27"/>
       <c r="AF19" s="27"/>
       <c r="AG19" s="53"/>
       <c r="AH19" s="43"/>
       <c r="AI19" s="27"/>
       <c r="AJ19" s="27"/>
       <c r="AK19" s="53"/>
       <c r="AL19" s="43"/>
       <c r="AM19" s="27"/>
       <c r="AN19" s="27"/>
       <c r="AO19" s="53"/>
       <c r="AP19" s="59"/>
+      <c r="AS19" s="73"/>
+      <c r="AT19" s="73"/>
+      <c r="AU19" s="73"/>
+      <c r="AV19" s="73"/>
     </row>
-    <row r="20" spans="1:42" ht="12" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:48" ht="12" x14ac:dyDescent="0.3">
       <c r="A20" s="4"/>
       <c r="B20" s="17"/>
       <c r="C20" s="17"/>
       <c r="D20" s="20" t="s">
         <v>113</v>
       </c>
       <c r="E20" s="20" t="s">
         <v>111</v>
       </c>
       <c r="F20" s="20" t="s">
         <v>114</v>
       </c>
       <c r="G20" s="20" t="s">
         <v>112</v>
       </c>
       <c r="H20" s="20" t="s">
         <v>38</v>
       </c>
       <c r="I20" s="20" t="s">
         <v>31</v>
       </c>
       <c r="J20" s="20" t="s">
         <v>39</v>
       </c>
       <c r="K20" s="20" t="s">
@@ -4075,52 +4130,56 @@
       </c>
       <c r="U20" s="20" t="s">
         <v>37</v>
       </c>
       <c r="V20" s="43"/>
       <c r="W20" s="44"/>
       <c r="X20" s="44"/>
       <c r="Y20" s="28"/>
       <c r="Z20" s="43"/>
       <c r="AA20" s="44"/>
       <c r="AB20" s="44"/>
       <c r="AC20" s="53"/>
       <c r="AD20" s="43"/>
       <c r="AE20" s="44"/>
       <c r="AF20" s="44"/>
       <c r="AG20" s="53"/>
       <c r="AH20" s="43"/>
       <c r="AI20" s="44"/>
       <c r="AJ20" s="44"/>
       <c r="AK20" s="53"/>
       <c r="AL20" s="43"/>
       <c r="AM20" s="44"/>
       <c r="AN20" s="44"/>
       <c r="AO20" s="53"/>
       <c r="AP20" s="59"/>
+      <c r="AS20" s="73"/>
+      <c r="AT20" s="73"/>
+      <c r="AU20" s="73"/>
+      <c r="AV20" s="73"/>
     </row>
-    <row r="21" spans="1:42" ht="12" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:48" ht="12" x14ac:dyDescent="0.3">
       <c r="A21" s="4"/>
       <c r="B21" s="21" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="21"/>
       <c r="D21" s="22">
         <v>94.713899999999995</v>
       </c>
       <c r="E21" s="22">
         <v>93.880399999999995</v>
       </c>
       <c r="F21" s="22">
         <v>98.002899999999997</v>
       </c>
       <c r="G21" s="22">
         <v>96.659599999999998</v>
       </c>
       <c r="H21" s="22">
         <v>98.674800000000005</v>
       </c>
       <c r="I21" s="22">
         <v>98.903400000000005</v>
       </c>
       <c r="J21" s="22">
         <v>97.594800000000006</v>
@@ -4217,52 +4276,56 @@
       <c r="AJ21" s="23">
         <f>+(N21/L21-1)*100</f>
         <v>5.9121272028808791</v>
       </c>
       <c r="AK21" s="24">
         <f>(AVERAGE(N21,N16,N11,L66,L61,L56,L51,L46,L41,L36,L31,L26)/AVERAGE(L21,L16,L11,J66,J61,J56,J51,J46,J41,J36,J31,J26)-1)*100</f>
         <v>6.2492708451012069</v>
       </c>
       <c r="AL21" s="42">
         <f>(L21/L16-1)*100</f>
         <v>1.0289139352423371</v>
       </c>
       <c r="AM21" s="23">
         <f>+(L21/$J$66-1)*100</f>
         <v>0.86170820804649662</v>
       </c>
       <c r="AN21" s="23">
         <f>+(L21/J21-1)*100</f>
         <v>3.9700885702926625</v>
       </c>
       <c r="AO21" s="24">
         <f>(AVERAGE(L21,L16,L11,J66,J61,J56,J51,J46,J41,J36,J31,J26)/AVERAGE(J21,J16,J11,H66,H61,H56,H51,H46,H41,H36,H31,H26)-1)*100</f>
         <v>2.1334788324127496</v>
       </c>
       <c r="AP21" s="59"/>
+      <c r="AS21" s="73"/>
+      <c r="AT21" s="73"/>
+      <c r="AU21" s="73"/>
+      <c r="AV21" s="73"/>
     </row>
-    <row r="22" spans="1:42" ht="12" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:48" ht="12" x14ac:dyDescent="0.3">
       <c r="A22" s="4"/>
       <c r="B22" s="17" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="17"/>
       <c r="D22" s="22">
         <v>93.976100000000002</v>
       </c>
       <c r="E22" s="22">
         <v>93.384299999999996</v>
       </c>
       <c r="F22" s="22">
         <v>98.238600000000005</v>
       </c>
       <c r="G22" s="22">
         <v>97.012299999999996</v>
       </c>
       <c r="H22" s="22">
         <v>98.352199999999996</v>
       </c>
       <c r="I22" s="22">
         <v>98.555999999999997</v>
       </c>
       <c r="J22" s="22">
         <v>97.493799999999993</v>
@@ -4359,52 +4422,56 @@
       <c r="AJ22" s="23">
         <f t="shared" ref="AJ22:AJ23" si="32">+(N22/L22-1)*100</f>
         <v>6.3568510891845564</v>
       </c>
       <c r="AK22" s="24">
         <f t="shared" ref="AK22:AK23" si="33">(AVERAGE(N22,N17,N12,L67,L62,L57,L52,L47,L42,L37,L32,L27)/AVERAGE(L22,L17,L12,J67,J62,J57,J52,J47,J42,J37,J32,J27)-1)*100</f>
         <v>6.3751021909865591</v>
       </c>
       <c r="AL22" s="42">
         <f t="shared" ref="AL22:AL23" si="34">(L22/L17-1)*100</f>
         <v>0.75872488743287114</v>
       </c>
       <c r="AM22" s="23">
         <f>+(L22/$J$67-1)*100</f>
         <v>0.87683126639317432</v>
       </c>
       <c r="AN22" s="23">
         <f t="shared" ref="AN22:AN23" si="35">+(L22/J22-1)*100</f>
         <v>3.6315129782611866</v>
       </c>
       <c r="AO22" s="24">
         <f t="shared" ref="AO22:AO23" si="36">(AVERAGE(L22,L17,L12,J67,J62,J57,J52,J47,J42,J37,J32,J27)/AVERAGE(J22,J17,J12,H67,H62,H57,H52,H47,H42,H37,H32,H27)-1)*100</f>
         <v>1.9578043508097442</v>
       </c>
       <c r="AP22" s="59"/>
+      <c r="AS22" s="73"/>
+      <c r="AT22" s="73"/>
+      <c r="AU22" s="73"/>
+      <c r="AV22" s="73"/>
     </row>
-    <row r="23" spans="1:42" ht="12" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:48" ht="12" x14ac:dyDescent="0.3">
       <c r="A23" s="4"/>
       <c r="B23" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="17"/>
       <c r="D23" s="22">
         <v>94.987899999999996</v>
       </c>
       <c r="E23" s="22">
         <v>94.133099999999999</v>
       </c>
       <c r="F23" s="22">
         <v>97.928700000000006</v>
       </c>
       <c r="G23" s="22">
         <v>96.537599999999998</v>
       </c>
       <c r="H23" s="22">
         <v>98.816299999999998</v>
       </c>
       <c r="I23" s="22">
         <v>99.057000000000002</v>
       </c>
       <c r="J23" s="22">
         <v>97.626599999999996</v>
@@ -4502,95 +4569,95 @@
         <f t="shared" si="32"/>
         <v>5.6984171172863807</v>
       </c>
       <c r="AK23" s="24">
         <f t="shared" si="33"/>
         <v>6.18817431056502</v>
       </c>
       <c r="AL23" s="42">
         <f t="shared" si="34"/>
         <v>1.1581970377859463</v>
       </c>
       <c r="AM23" s="23">
         <f>+(L23/$J$68-1)*100</f>
         <v>0.8505044692903585</v>
       </c>
       <c r="AN23" s="23">
         <f t="shared" si="35"/>
         <v>4.1276660254479847</v>
       </c>
       <c r="AO23" s="24">
         <f t="shared" si="36"/>
         <v>2.2144126275454923</v>
       </c>
       <c r="AP23" s="59"/>
     </row>
-    <row r="24" spans="1:42" ht="12" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:48" ht="5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="4"/>
       <c r="B24" s="17"/>
       <c r="C24" s="17"/>
       <c r="D24" s="23"/>
       <c r="E24" s="23"/>
       <c r="F24" s="23"/>
       <c r="G24" s="23"/>
       <c r="H24" s="23"/>
       <c r="I24" s="23"/>
       <c r="J24" s="23"/>
       <c r="K24" s="23"/>
       <c r="L24" s="23"/>
       <c r="M24" s="23"/>
       <c r="N24" s="23"/>
       <c r="O24" s="23"/>
       <c r="P24" s="23"/>
       <c r="Q24" s="23"/>
       <c r="R24" s="23"/>
       <c r="S24" s="23"/>
       <c r="T24" s="23"/>
       <c r="U24" s="23"/>
       <c r="V24" s="43"/>
       <c r="W24" s="27"/>
       <c r="X24" s="27"/>
       <c r="Y24" s="28"/>
       <c r="Z24" s="43"/>
       <c r="AA24" s="27"/>
       <c r="AB24" s="27"/>
       <c r="AC24" s="53"/>
       <c r="AD24" s="43"/>
       <c r="AE24" s="27"/>
       <c r="AF24" s="27"/>
       <c r="AG24" s="53"/>
       <c r="AH24" s="43"/>
       <c r="AI24" s="27"/>
       <c r="AJ24" s="27"/>
       <c r="AK24" s="53"/>
       <c r="AL24" s="43"/>
       <c r="AM24" s="27"/>
       <c r="AN24" s="27"/>
       <c r="AO24" s="53"/>
       <c r="AP24" s="59"/>
     </row>
-    <row r="25" spans="1:42" ht="12" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:48" ht="12" x14ac:dyDescent="0.3">
       <c r="A25" s="4"/>
       <c r="B25" s="17"/>
       <c r="C25" s="17"/>
       <c r="D25" s="20" t="s">
         <v>115</v>
       </c>
       <c r="E25" s="20" t="s">
         <v>113</v>
       </c>
       <c r="F25" s="20" t="s">
         <v>116</v>
       </c>
       <c r="G25" s="20" t="s">
         <v>114</v>
       </c>
       <c r="H25" s="20" t="s">
         <v>45</v>
       </c>
       <c r="I25" s="20" t="s">
         <v>38</v>
       </c>
       <c r="J25" s="20" t="s">
         <v>46</v>
       </c>
       <c r="K25" s="20" t="s">
@@ -4626,51 +4693,51 @@
       <c r="U25" s="20" t="s">
         <v>44</v>
       </c>
       <c r="V25" s="43"/>
       <c r="W25" s="44"/>
       <c r="X25" s="44"/>
       <c r="Y25" s="28"/>
       <c r="Z25" s="43"/>
       <c r="AA25" s="44"/>
       <c r="AB25" s="44"/>
       <c r="AC25" s="53"/>
       <c r="AD25" s="43"/>
       <c r="AE25" s="44"/>
       <c r="AF25" s="44"/>
       <c r="AG25" s="53"/>
       <c r="AH25" s="43"/>
       <c r="AI25" s="44"/>
       <c r="AJ25" s="44"/>
       <c r="AK25" s="53"/>
       <c r="AL25" s="43"/>
       <c r="AM25" s="44"/>
       <c r="AN25" s="44"/>
       <c r="AO25" s="53"/>
       <c r="AP25" s="59"/>
     </row>
-    <row r="26" spans="1:42" ht="12" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:48" ht="12" x14ac:dyDescent="0.3">
       <c r="A26" s="4"/>
       <c r="B26" s="21" t="s">
         <v>28</v>
       </c>
       <c r="C26" s="21"/>
       <c r="D26" s="22">
         <v>94.536699999999996</v>
       </c>
       <c r="E26" s="22">
         <v>94.713899999999995</v>
       </c>
       <c r="F26" s="22">
         <v>98.832800000000006</v>
       </c>
       <c r="G26" s="22">
         <v>98.002899999999997</v>
       </c>
       <c r="H26" s="22">
         <v>97.928100000000001</v>
       </c>
       <c r="I26" s="22">
         <v>98.674800000000005</v>
       </c>
       <c r="J26" s="22">
         <v>97.573400000000007</v>
@@ -4768,51 +4835,51 @@
         <f>+(N26/L26-1)*100</f>
         <v>4.8572105398140497</v>
       </c>
       <c r="AK26" s="24">
         <f>(AVERAGE(N26,N21,N16,N11,L66,L61,L56,L51,L46,L41,L36,L31)/AVERAGE(L26,L21,L16,L11,J66,J61,J56,J51,J46,J41,J36,J31)-1)*100</f>
         <v>6.256923937975567</v>
       </c>
       <c r="AL26" s="42">
         <f>(L26/L21-1)*100</f>
         <v>0.67803692541790195</v>
       </c>
       <c r="AM26" s="23">
         <f>+(L26/$J$66-1)*100</f>
         <v>1.5455878333043405</v>
       </c>
       <c r="AN26" s="23">
         <f>+(L26/J26-1)*100</f>
         <v>4.6980017094822912</v>
       </c>
       <c r="AO26" s="24">
         <f>(AVERAGE(L26,L21,L16,L11,J66,J61,J56,J51,J46,J41,J36,J31)/AVERAGE(J26,J21,J16,J11,H66,H61,H56,H51,H46,H41,H36,H31)-1)*100</f>
         <v>2.5576125222602109</v>
       </c>
       <c r="AP26" s="59"/>
     </row>
-    <row r="27" spans="1:42" ht="12" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:48" ht="12" x14ac:dyDescent="0.3">
       <c r="A27" s="4"/>
       <c r="B27" s="17" t="s">
         <v>29</v>
       </c>
       <c r="C27" s="17"/>
       <c r="D27" s="22">
         <v>94.168999999999997</v>
       </c>
       <c r="E27" s="22">
         <v>93.976100000000002</v>
       </c>
       <c r="F27" s="22">
         <v>98.768699999999995</v>
       </c>
       <c r="G27" s="22">
         <v>98.238600000000005</v>
       </c>
       <c r="H27" s="22">
         <v>97.664599999999993</v>
       </c>
       <c r="I27" s="22">
         <v>98.352199999999996</v>
       </c>
       <c r="J27" s="22">
         <v>97.521299999999997</v>
@@ -4910,51 +4977,51 @@
         <f t="shared" ref="AJ27:AJ28" si="44">+(N27/L27-1)*100</f>
         <v>5.5938337643322011</v>
       </c>
       <c r="AK27" s="24">
         <f t="shared" ref="AK27:AK28" si="45">(AVERAGE(N27,N22,N17,N12,L67,L62,L57,L52,L47,L42,L37,L32)/AVERAGE(L27,L22,L17,L12,J67,J62,J57,J52,J47,J42,J37,J32)-1)*100</f>
         <v>6.4857786590003963</v>
       </c>
       <c r="AL27" s="42">
         <f t="shared" ref="AL27:AL28" si="46">(L27/L22-1)*100</f>
         <v>0.58405907696692516</v>
       </c>
       <c r="AM27" s="23">
         <f>+(L27/$J$67-1)*100</f>
         <v>1.4660115559611331</v>
       </c>
       <c r="AN27" s="23">
         <f t="shared" ref="AN27:AN28" si="47">+(L27/J27-1)*100</f>
         <v>4.2073885397343913</v>
       </c>
       <c r="AO27" s="24">
         <f t="shared" ref="AO27:AO28" si="48">(AVERAGE(L27,L22,L17,L12,J67,J62,J57,J52,J47,J42,J37,J32)/AVERAGE(J27,J22,J17,J12,H67,H62,H57,H52,H47,H42,H37,H32)-1)*100</f>
         <v>2.3223500486909687</v>
       </c>
       <c r="AP27" s="59"/>
     </row>
-    <row r="28" spans="1:42" ht="12" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:48" ht="12" x14ac:dyDescent="0.3">
       <c r="A28" s="4"/>
       <c r="B28" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C28" s="17"/>
       <c r="D28" s="22">
         <v>94.712900000000005</v>
       </c>
       <c r="E28" s="22">
         <v>94.987899999999996</v>
       </c>
       <c r="F28" s="22">
         <v>98.834400000000002</v>
       </c>
       <c r="G28" s="22">
         <v>97.928700000000006</v>
       </c>
       <c r="H28" s="22">
         <v>98.041700000000006</v>
       </c>
       <c r="I28" s="22">
         <v>98.816299999999998</v>
       </c>
       <c r="J28" s="22">
         <v>97.581900000000005</v>
@@ -5052,95 +5119,95 @@
         <f t="shared" si="44"/>
         <v>4.5027614866613552</v>
       </c>
       <c r="AK28" s="24">
         <f t="shared" si="45"/>
         <v>6.1467714300698972</v>
       </c>
       <c r="AL28" s="42">
         <f t="shared" si="46"/>
         <v>0.7222375789793567</v>
       </c>
       <c r="AM28" s="23">
         <f>+(L28/$J$68-1)*100</f>
         <v>1.5788847111578352</v>
       </c>
       <c r="AN28" s="23">
         <f t="shared" si="47"/>
         <v>4.9277581190774189</v>
       </c>
       <c r="AO28" s="24">
         <f t="shared" si="48"/>
         <v>2.667000825938115</v>
       </c>
       <c r="AP28" s="59"/>
     </row>
-    <row r="29" spans="1:42" ht="12" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:48" ht="5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="4"/>
       <c r="B29" s="17"/>
       <c r="C29" s="17"/>
       <c r="D29" s="23"/>
       <c r="E29" s="23"/>
       <c r="F29" s="23"/>
       <c r="G29" s="23"/>
       <c r="H29" s="23"/>
       <c r="I29" s="23"/>
       <c r="J29" s="23"/>
       <c r="K29" s="23"/>
       <c r="L29" s="23"/>
       <c r="M29" s="23"/>
       <c r="N29" s="23"/>
       <c r="O29" s="23"/>
       <c r="P29" s="23"/>
       <c r="Q29" s="23"/>
       <c r="R29" s="23"/>
       <c r="S29" s="23"/>
       <c r="T29" s="23"/>
       <c r="U29" s="23"/>
       <c r="V29" s="43"/>
       <c r="W29" s="27"/>
       <c r="X29" s="27"/>
       <c r="Y29" s="28"/>
       <c r="Z29" s="43"/>
       <c r="AA29" s="27"/>
       <c r="AB29" s="27"/>
       <c r="AC29" s="53"/>
       <c r="AD29" s="43"/>
       <c r="AE29" s="27"/>
       <c r="AF29" s="27"/>
       <c r="AG29" s="53"/>
       <c r="AH29" s="43"/>
       <c r="AI29" s="27"/>
       <c r="AJ29" s="27"/>
       <c r="AK29" s="53"/>
       <c r="AL29" s="43"/>
       <c r="AM29" s="27"/>
       <c r="AN29" s="27"/>
       <c r="AO29" s="53"/>
       <c r="AP29" s="59"/>
     </row>
-    <row r="30" spans="1:42" ht="12" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:48" ht="12" x14ac:dyDescent="0.3">
       <c r="A30" s="4"/>
       <c r="B30" s="17"/>
       <c r="C30" s="17"/>
       <c r="D30" s="20" t="s">
         <v>117</v>
       </c>
       <c r="E30" s="20" t="s">
         <v>115</v>
       </c>
       <c r="F30" s="20" t="s">
         <v>118</v>
       </c>
       <c r="G30" s="20" t="s">
         <v>116</v>
       </c>
       <c r="H30" s="20" t="s">
         <v>52</v>
       </c>
       <c r="I30" s="20" t="s">
         <v>45</v>
       </c>
       <c r="J30" s="20" t="s">
         <v>53</v>
       </c>
       <c r="K30" s="20" t="s">
@@ -5176,51 +5243,51 @@
       <c r="U30" s="20" t="s">
         <v>51</v>
       </c>
       <c r="V30" s="43"/>
       <c r="W30" s="44"/>
       <c r="X30" s="44"/>
       <c r="Y30" s="28"/>
       <c r="Z30" s="43"/>
       <c r="AA30" s="44"/>
       <c r="AB30" s="44"/>
       <c r="AC30" s="53"/>
       <c r="AD30" s="43"/>
       <c r="AE30" s="44"/>
       <c r="AF30" s="44"/>
       <c r="AG30" s="53"/>
       <c r="AH30" s="43"/>
       <c r="AI30" s="44"/>
       <c r="AJ30" s="44"/>
       <c r="AK30" s="53"/>
       <c r="AL30" s="43"/>
       <c r="AM30" s="44"/>
       <c r="AN30" s="44"/>
       <c r="AO30" s="53"/>
       <c r="AP30" s="59"/>
     </row>
-    <row r="31" spans="1:42" ht="12" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:48" ht="12" x14ac:dyDescent="0.3">
       <c r="A31" s="4"/>
       <c r="B31" s="21" t="s">
         <v>28</v>
       </c>
       <c r="C31" s="21"/>
       <c r="D31" s="22">
         <v>94.899500000000003</v>
       </c>
       <c r="E31" s="22">
         <v>94.536699999999996</v>
       </c>
       <c r="F31" s="22">
         <v>99.19</v>
       </c>
       <c r="G31" s="22">
         <v>98.832800000000006</v>
       </c>
       <c r="H31" s="22">
         <v>97.634699999999995</v>
       </c>
       <c r="I31" s="22">
         <v>97.928100000000001</v>
       </c>
       <c r="J31" s="22">
         <v>97.394099999999995</v>
@@ -5318,51 +5385,51 @@
         <f>+(N31/L31-1)*100</f>
         <v>4.0118451736283811</v>
       </c>
       <c r="AK31" s="24">
         <f>(AVERAGE(N31,N26,N21,N16,N11,L66,L61,L56,L51,L46,L41,L36)/AVERAGE(L31,L26,L21,L16,L11,J66,J61,J56,J51,J46,J41,J36)-1)*100</f>
         <v>6.1485270454815444</v>
       </c>
       <c r="AL31" s="42">
         <f>(L31/L26-1)*100</f>
         <v>0.32459714127415218</v>
       </c>
       <c r="AM31" s="23">
         <f>+(L31/$J$66-1)*100</f>
         <v>1.8752019085012783</v>
       </c>
       <c r="AN31" s="23">
         <f>+(L31/J31-1)*100</f>
         <v>5.231220371665235</v>
       </c>
       <c r="AO31" s="24">
         <f>(AVERAGE(L31,L26,L21,L16,L11,J66,J61,J56,J51,J46,J41,J36)/AVERAGE(J31,J26,J21,J16,J11,H66,H61,H56,H51,H46,H41,H36)-1)*100</f>
         <v>3.0157443942103734</v>
       </c>
       <c r="AP31" s="59"/>
     </row>
-    <row r="32" spans="1:42" ht="12" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:48" ht="12" x14ac:dyDescent="0.3">
       <c r="A32" s="4"/>
       <c r="B32" s="17" t="s">
         <v>29</v>
       </c>
       <c r="C32" s="17"/>
       <c r="D32" s="22">
         <v>94.593900000000005</v>
       </c>
       <c r="E32" s="22">
         <v>94.168999999999997</v>
       </c>
       <c r="F32" s="22">
         <v>99.532700000000006</v>
       </c>
       <c r="G32" s="22">
         <v>98.768699999999995</v>
       </c>
       <c r="H32" s="22">
         <v>97.381799999999998</v>
       </c>
       <c r="I32" s="22">
         <v>97.664599999999993</v>
       </c>
       <c r="J32" s="22">
         <v>97.307199999999995</v>
@@ -5602,51 +5669,51 @@
         <f t="shared" si="56"/>
         <v>3.7293471548215829</v>
       </c>
       <c r="AK33" s="24">
         <f t="shared" si="57"/>
         <v>6.0024918156229568</v>
       </c>
       <c r="AL33" s="42">
         <f t="shared" si="58"/>
         <v>0.26457532681254392</v>
       </c>
       <c r="AM33" s="23">
         <f>+(L33/$J$68-1)*100</f>
         <v>1.8476373773549382</v>
       </c>
       <c r="AN33" s="23">
         <f t="shared" si="59"/>
         <v>5.3804257450744242</v>
       </c>
       <c r="AO33" s="24">
         <f t="shared" si="60"/>
         <v>3.1447887214745229</v>
       </c>
       <c r="AP33" s="59"/>
     </row>
-    <row r="34" spans="1:42" ht="12" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:42" ht="5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="4"/>
       <c r="B34" s="17"/>
       <c r="C34" s="17"/>
       <c r="D34" s="23"/>
       <c r="E34" s="23"/>
       <c r="F34" s="23"/>
       <c r="G34" s="23"/>
       <c r="H34" s="23"/>
       <c r="I34" s="23"/>
       <c r="J34" s="23"/>
       <c r="K34" s="23"/>
       <c r="L34" s="23"/>
       <c r="M34" s="23"/>
       <c r="N34" s="23"/>
       <c r="O34" s="23"/>
       <c r="P34" s="23"/>
       <c r="Q34" s="23"/>
       <c r="R34" s="23"/>
       <c r="S34" s="23"/>
       <c r="T34" s="23"/>
       <c r="U34" s="23"/>
       <c r="V34" s="43"/>
       <c r="W34" s="27"/>
       <c r="X34" s="27"/>
       <c r="Y34" s="28"/>
@@ -6152,51 +6219,51 @@
         <f t="shared" si="68"/>
         <v>2.6086258535769291</v>
       </c>
       <c r="AK38" s="24">
         <f t="shared" si="69"/>
         <v>5.7643168700735048</v>
       </c>
       <c r="AL38" s="42">
         <f t="shared" si="70"/>
         <v>0.72247212681688655</v>
       </c>
       <c r="AM38" s="23">
         <f>+(L38/$J$68-1)*100</f>
         <v>2.583458169227848</v>
       </c>
       <c r="AN38" s="23">
         <f t="shared" si="71"/>
         <v>5.3581253744482416</v>
       </c>
       <c r="AO38" s="24">
         <f t="shared" si="72"/>
         <v>3.5141560750800549</v>
       </c>
       <c r="AP38" s="59"/>
     </row>
-    <row r="39" spans="1:42" ht="12" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:42" ht="5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="4"/>
       <c r="B39" s="17"/>
       <c r="C39" s="17"/>
       <c r="D39" s="23"/>
       <c r="E39" s="23"/>
       <c r="F39" s="23"/>
       <c r="G39" s="23"/>
       <c r="H39" s="23"/>
       <c r="I39" s="23"/>
       <c r="J39" s="23"/>
       <c r="K39" s="23"/>
       <c r="L39" s="23"/>
       <c r="M39" s="23"/>
       <c r="N39" s="23"/>
       <c r="O39" s="23"/>
       <c r="P39" s="23"/>
       <c r="Q39" s="23"/>
       <c r="R39" s="23"/>
       <c r="S39" s="23"/>
       <c r="T39" s="23"/>
       <c r="U39" s="23"/>
       <c r="V39" s="43"/>
       <c r="W39" s="27"/>
       <c r="X39" s="27"/>
       <c r="Y39" s="29"/>
@@ -6330,67 +6397,71 @@
       </c>
       <c r="L41" s="22">
         <v>104.459</v>
       </c>
       <c r="M41" s="22">
         <v>103.2576</v>
       </c>
       <c r="N41" s="22">
         <v>106.2039</v>
       </c>
       <c r="O41" s="22">
         <v>106.1968</v>
       </c>
       <c r="P41" s="22">
         <v>109.1962</v>
       </c>
       <c r="Q41" s="22">
         <v>108.72410000000001</v>
       </c>
       <c r="R41" s="22">
         <v>109.1232</v>
       </c>
       <c r="S41" s="22">
         <v>109.39019999999999</v>
       </c>
-      <c r="T41" s="22"/>
-[...1 lines deleted...]
-      <c r="V41" s="43">
+      <c r="T41" s="22">
+        <v>111.5325</v>
+      </c>
+      <c r="U41" s="22">
+        <v>111.97929999999999</v>
+      </c>
+      <c r="V41" s="42">
         <f>(T41/T36-1)*100</f>
-        <v>-100</v>
-[...1 lines deleted...]
-      <c r="W41" s="27">
+        <v>-0.39900231560654476</v>
+      </c>
+      <c r="W41" s="23">
         <f>+(T41/$R$66-1)*100</f>
-        <v>-100</v>
-[...1 lines deleted...]
-      <c r="X41" s="27">
+        <v>1.8856600495303244</v>
+      </c>
+      <c r="X41" s="23">
         <f>+(T41/R41-1)*100</f>
-        <v>-100</v>
-[...1 lines deleted...]
-      <c r="Y41" s="29">
+        <v>2.2078714700448643</v>
+      </c>
+      <c r="Y41" s="24">
         <f>(AVERAGE(T41,T36,T31,T26,T21,T16,T11,R66,R61,R56,R51,R46)/AVERAGE(R41,R36,R31,R26,R21,R16,R11,P66,P61,P56,P51,P46)-1)*100</f>
-        <v>0.61235183749916988</v>
+        <v>0.7266067517271102</v>
       </c>
       <c r="Z41" s="42">
         <f>(R41/S41-1)*100</f>
         <v>-0.24408036551719636</v>
       </c>
       <c r="AA41" s="23">
         <f>+(R41/$P$66-1)*100</f>
         <v>4.7767007025689701E-2</v>
       </c>
       <c r="AB41" s="23">
         <f>+(R41/P41-1)*100</f>
         <v>-6.685214320645283E-2</v>
       </c>
       <c r="AC41" s="24">
         <f>(AVERAGE(R41,R36,R31,R26,R21,R16,R11,P66,P61,P56,P51,P46)/AVERAGE(P41,P36,P31,P26,P21,P16,P11,N66,N61,N56,N51,N46)-1)*100</f>
         <v>0.6993613869245463</v>
       </c>
       <c r="AD41" s="42">
         <f>(P41/P36-1)*100</f>
         <v>0.43421835637176276</v>
       </c>
       <c r="AE41" s="23">
         <f>+(P41/$N$66-1)*100</f>
         <v>0.3771628492295509</v>
       </c>
@@ -6468,127 +6539,134 @@
       </c>
       <c r="L42" s="22">
         <v>103.7925</v>
       </c>
       <c r="M42" s="22">
         <v>102.90949999999999</v>
       </c>
       <c r="N42" s="22">
         <v>107.2295</v>
       </c>
       <c r="O42" s="22">
         <v>106.3335</v>
       </c>
       <c r="P42" s="22">
         <v>109.79640000000001</v>
       </c>
       <c r="Q42" s="22">
         <v>109.38930000000001</v>
       </c>
       <c r="R42" s="22">
         <v>109.89319999999999</v>
       </c>
       <c r="S42" s="22">
         <v>110.13630000000001</v>
       </c>
-      <c r="T42" s="22"/>
-[...1 lines deleted...]
-      <c r="V42" s="43">
+      <c r="T42" s="22">
+        <v>112.44929999999999</v>
+      </c>
+      <c r="U42" s="22">
+        <v>112.67619999999999</v>
+      </c>
+      <c r="V42" s="42">
         <f>(T42/T37-1)*100</f>
-        <v>-100</v>
-[...1 lines deleted...]
-      <c r="W42" s="27">
+        <v>-0.20137349324880205</v>
+      </c>
+      <c r="W42" s="23">
         <f>+(T42/$R$67-1)*100</f>
-        <v>-100</v>
-[...1 lines deleted...]
-      <c r="X42" s="27">
+        <v>1.9399072064574696</v>
+      </c>
+      <c r="X42" s="23">
         <f t="shared" ref="X42:X43" si="73">+(T42/R42-1)*100</f>
-        <v>-100</v>
-[...1 lines deleted...]
-      <c r="Y42" s="28"/>
+        <v>2.3259855932851181</v>
+      </c>
+      <c r="Y42" s="24">
+        <f t="shared" ref="Y42:Y43" si="74">(AVERAGE(T42,T37,T32,T27,T22,T17,T12,R67,R62,R57,R52,R47)/AVERAGE(R42,R37,R32,R27,R22,R17,R12,P67,P62,P57,P52,P47)-1)*100</f>
+        <v>0.87308056256085731</v>
+      </c>
       <c r="Z42" s="42">
         <f>(R42/S42-1)*100</f>
         <v>-0.22072649980071635</v>
       </c>
       <c r="AA42" s="23">
         <f>+(R42/$P$67-1)*100</f>
         <v>0.1806828023155127</v>
       </c>
       <c r="AB42" s="23">
         <f>+(R42/P42-1)*100</f>
         <v>8.8163182035105869E-2</v>
       </c>
       <c r="AC42" s="24">
-        <f t="shared" ref="AC42:AC43" si="74">(AVERAGE(R42,R37,R32,R27,R22,R17,R12,P67,P62,P57,P52,P47)/AVERAGE(P42,P37,P32,P27,P22,P17,P12,N67,N62,N57,N52,N47)-1)*100</f>
+        <f t="shared" ref="AC42:AC43" si="75">(AVERAGE(R42,R37,R32,R27,R22,R17,R12,P67,P62,P57,P52,P47)/AVERAGE(P42,P37,P32,P27,P22,P17,P12,N67,N62,N57,N52,N47)-1)*100</f>
         <v>0.68964917680440774</v>
       </c>
       <c r="AD42" s="42">
-        <f t="shared" ref="AD42:AD43" si="75">(P42/P37-1)*100</f>
+        <f t="shared" ref="AD42:AD43" si="76">(P42/P37-1)*100</f>
         <v>0.37215705740871741</v>
       </c>
       <c r="AE42" s="23">
         <f>+(P42/$N$67-1)*100</f>
         <v>0.39381634278388145</v>
       </c>
       <c r="AF42" s="23">
-        <f t="shared" ref="AF42:AF43" si="76">+(P42/N42-1)*100</f>
+        <f t="shared" ref="AF42:AF43" si="77">+(P42/N42-1)*100</f>
         <v>2.3938375167281478</v>
       </c>
       <c r="AG42" s="24">
-        <f t="shared" ref="AG42:AG43" si="77">(AVERAGE(P42,P37,P32,P27,P22,P17,P12,N67,N62,N57,N52,N47)/AVERAGE(N42,N37,N32,N27,N22,N17,N12,L67,L62,L57,L52,L47)-1)*100</f>
+        <f t="shared" ref="AG42:AG43" si="78">(AVERAGE(P42,P37,P32,P27,P22,P17,P12,N67,N62,N57,N52,N47)/AVERAGE(N42,N37,N32,N27,N22,N17,N12,L67,L62,L57,L52,L47)-1)*100</f>
         <v>2.3186133030292932</v>
       </c>
       <c r="AH42" s="42">
-        <f t="shared" ref="AH42:AH43" si="78">(N42/N37-1)*100</f>
+        <f t="shared" ref="AH42:AH43" si="79">(N42/N37-1)*100</f>
         <v>0.84263190810045518</v>
       </c>
       <c r="AI42" s="23">
         <f>+(N42/$L$67-1)*100</f>
         <v>0.73898775775558256</v>
       </c>
       <c r="AJ42" s="23">
-        <f t="shared" ref="AJ42:AJ43" si="79">+(N42/L42-1)*100</f>
+        <f t="shared" ref="AJ42:AJ43" si="80">+(N42/L42-1)*100</f>
         <v>3.3114146012476864</v>
       </c>
       <c r="AK42" s="24">
-        <f t="shared" ref="AK42:AK43" si="80">(AVERAGE(N42,N37,N32,N27,N22,N17,N12,L67,L62,L57,L52,L47)/AVERAGE(L42,L37,L32,L27,L22,L17,L12,J67,J62,J57,J52,J47)-1)*100</f>
+        <f t="shared" ref="AK42:AK43" si="81">(AVERAGE(N42,N37,N32,N27,N22,N17,N12,L67,L62,L57,L52,L47)/AVERAGE(L42,L37,L32,L27,L22,L17,L12,J67,J62,J57,J52,J47)-1)*100</f>
         <v>6.0932698092921234</v>
       </c>
       <c r="AL42" s="42">
-        <f t="shared" ref="AL42:AL43" si="81">(L42/L37-1)*100</f>
+        <f t="shared" ref="AL42:AL43" si="82">(L42/L37-1)*100</f>
         <v>0.85803545833962325</v>
       </c>
       <c r="AM42" s="23">
         <f>+(L42/$J$67-1)*100</f>
         <v>3.6307324266819485</v>
       </c>
       <c r="AN42" s="23">
-        <f t="shared" ref="AN42:AN43" si="82">+(L42/J42-1)*100</f>
+        <f t="shared" ref="AN42:AN43" si="83">+(L42/J42-1)*100</f>
         <v>5.649071126913241</v>
       </c>
       <c r="AO42" s="24">
-        <f t="shared" ref="AO42:AO43" si="83">(AVERAGE(L42,L37,L32,L27,L22,L17,L12,J67,J62,J57,J52,J47)/AVERAGE(J42,J37,J32,J27,J22,J17,J12,H67,H62,H57,H52,H47)-1)*100</f>
+        <f t="shared" ref="AO42:AO43" si="84">(AVERAGE(L42,L37,L32,L27,L22,L17,L12,J67,J62,J57,J52,J47)/AVERAGE(J42,J37,J32,J27,J22,J17,J12,H67,H62,H57,H52,H47)-1)*100</f>
         <v>3.4363600867233446</v>
       </c>
       <c r="AP42" s="59"/>
     </row>
     <row r="43" spans="1:42" ht="12" x14ac:dyDescent="0.3">
       <c r="A43" s="4"/>
       <c r="B43" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C43" s="17"/>
       <c r="D43" s="22">
         <v>96.710599999999999</v>
       </c>
       <c r="E43" s="22">
         <v>95.598600000000005</v>
       </c>
       <c r="F43" s="22">
         <v>100.0132</v>
       </c>
       <c r="G43" s="22">
         <v>100</v>
       </c>
       <c r="H43" s="22">
         <v>96.7577</v>
       </c>
@@ -6603,132 +6681,139 @@
       </c>
       <c r="L43" s="22">
         <v>104.75749999999999</v>
       </c>
       <c r="M43" s="22">
         <v>103.40309999999999</v>
       </c>
       <c r="N43" s="22">
         <v>105.6844</v>
       </c>
       <c r="O43" s="22">
         <v>106.1005</v>
       </c>
       <c r="P43" s="22">
         <v>108.87309999999999</v>
       </c>
       <c r="Q43" s="22">
         <v>108.3691</v>
       </c>
       <c r="R43" s="22">
         <v>108.7111</v>
       </c>
       <c r="S43" s="22">
         <v>108.9903</v>
       </c>
-      <c r="T43" s="22"/>
-[...1 lines deleted...]
-      <c r="V43" s="43">
+      <c r="T43" s="22">
+        <v>111.04989999999999</v>
+      </c>
+      <c r="U43" s="22">
+        <v>111.5962</v>
+      </c>
+      <c r="V43" s="42">
         <f>(T43/T38-1)*100</f>
-        <v>-100</v>
-[...1 lines deleted...]
-      <c r="W43" s="27">
+        <v>-0.48953279771175584</v>
+      </c>
+      <c r="W43" s="23">
         <f>+(T43/$R$68-1)*100</f>
-        <v>-100</v>
-[...1 lines deleted...]
-      <c r="X43" s="27">
+        <v>1.8651287968988184</v>
+      </c>
+      <c r="X43" s="23">
         <f t="shared" si="73"/>
-        <v>-100</v>
-[...1 lines deleted...]
-      <c r="Y43" s="28"/>
+        <v>2.1513902444184607</v>
+      </c>
+      <c r="Y43" s="24">
+        <f t="shared" si="74"/>
+        <v>0.64787339948604306</v>
+      </c>
       <c r="Z43" s="42">
         <f>(R43/S43-1)*100</f>
         <v>-0.25616958573377868</v>
       </c>
       <c r="AA43" s="23">
         <f>+(R43/$P$68-1)*100</f>
         <v>-2.0876673122804945E-2</v>
       </c>
       <c r="AB43" s="23">
         <f>+(R43/P43-1)*100</f>
         <v>-0.14879708578151574</v>
       </c>
       <c r="AC43" s="24">
-        <f t="shared" si="74"/>
+        <f t="shared" si="75"/>
         <v>0.69363578944208193</v>
       </c>
       <c r="AD43" s="42">
-        <f t="shared" si="75"/>
+        <f t="shared" si="76"/>
         <v>0.46507722219708558</v>
       </c>
       <c r="AE43" s="23">
         <f>+(P43/$N$68-1)*100</f>
         <v>0.36671942829380466</v>
       </c>
       <c r="AF43" s="23">
-        <f t="shared" si="76"/>
+        <f t="shared" si="77"/>
         <v>3.0171908058332031</v>
       </c>
       <c r="AG43" s="24">
-        <f t="shared" si="77"/>
+        <f t="shared" si="78"/>
         <v>1.6099388730709485</v>
       </c>
       <c r="AH43" s="42">
-        <f t="shared" si="78"/>
+        <f t="shared" si="79"/>
         <v>-0.39217534318877201</v>
       </c>
       <c r="AI43" s="23">
         <f>+(N43/$L$68-1)*100</f>
         <v>-0.59323652049426689</v>
       </c>
       <c r="AJ43" s="23">
-        <f t="shared" si="79"/>
+        <f t="shared" si="80"/>
         <v>0.88480538386273011</v>
       </c>
       <c r="AK43" s="24">
-        <f t="shared" si="80"/>
+        <f t="shared" si="81"/>
         <v>5.3089349313528489</v>
       </c>
       <c r="AL43" s="42">
-        <f t="shared" si="81"/>
+        <f t="shared" si="82"/>
         <v>1.3098253340567245</v>
       </c>
       <c r="AM43" s="23">
         <f>+(L43/$J$68-1)*100</f>
         <v>3.927122292879881</v>
       </c>
       <c r="AN43" s="23">
-        <f t="shared" si="82"/>
+        <f t="shared" si="83"/>
         <v>6.1867739777403896</v>
       </c>
       <c r="AO43" s="24">
-        <f t="shared" si="83"/>
+        <f t="shared" si="84"/>
         <v>3.868411947516992</v>
       </c>
       <c r="AP43" s="59"/>
     </row>
-    <row r="44" spans="1:42" ht="12" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:42" ht="5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="4"/>
       <c r="B44" s="17"/>
       <c r="C44" s="17"/>
       <c r="D44" s="23"/>
       <c r="E44" s="23"/>
       <c r="F44" s="23"/>
       <c r="G44" s="23"/>
       <c r="H44" s="23"/>
       <c r="I44" s="23"/>
       <c r="J44" s="23"/>
       <c r="K44" s="23"/>
       <c r="L44" s="23"/>
       <c r="M44" s="23"/>
       <c r="N44" s="23"/>
       <c r="O44" s="23"/>
       <c r="P44" s="23"/>
       <c r="Q44" s="23"/>
       <c r="R44" s="23"/>
       <c r="S44" s="23"/>
       <c r="T44" s="23"/>
       <c r="U44" s="23"/>
       <c r="V44" s="43"/>
       <c r="W44" s="27"/>
       <c r="X44" s="27"/>
       <c r="Y44" s="30"/>
@@ -6862,67 +6947,71 @@
       </c>
       <c r="L46" s="22">
         <v>106.4328</v>
       </c>
       <c r="M46" s="22">
         <v>104.459</v>
       </c>
       <c r="N46" s="22">
         <v>106.93859999999999</v>
       </c>
       <c r="O46" s="22">
         <v>106.2039</v>
       </c>
       <c r="P46" s="22">
         <v>110.01300000000001</v>
       </c>
       <c r="Q46" s="22">
         <v>109.1962</v>
       </c>
       <c r="R46" s="22">
         <v>109.14319999999999</v>
       </c>
       <c r="S46" s="22">
         <v>109.1232</v>
       </c>
-      <c r="T46" s="22"/>
-[...1 lines deleted...]
-      <c r="V46" s="43" t="e">
+      <c r="T46" s="22">
+        <v>112.11918998050565</v>
+      </c>
+      <c r="U46" s="22">
+        <v>111.5325</v>
+      </c>
+      <c r="V46" s="42">
         <f>(T46/T41-1)*100</f>
-        <v>#DIV/0!</v>
-[...1 lines deleted...]
-      <c r="W46" s="27">
+        <v>0.52602602874107784</v>
+      </c>
+      <c r="W46" s="23">
         <f>+(T46/$R$66-1)*100</f>
-        <v>-100</v>
-[...1 lines deleted...]
-      <c r="X46" s="27">
+        <v>2.4216051409455153</v>
+      </c>
+      <c r="X46" s="23">
         <f>+(T46/R46-1)*100</f>
-        <v>-100</v>
-[...1 lines deleted...]
-      <c r="Y46" s="29">
+        <v>2.7266838250167291</v>
+      </c>
+      <c r="Y46" s="24">
         <f>(AVERAGE(T46,T41,T36,T31,T26,T21,T16,T11,R66,R61,R56,R51)/AVERAGE(R46,R41,R36,R31,R26,R21,R16,R11,P66,P61,P56,P51)-1)*100</f>
-        <v>0.7605010085088626</v>
+        <v>1.0203267152794737</v>
       </c>
       <c r="Z46" s="42">
         <f>(R46/S46-1)*100</f>
         <v>1.8327908272475213E-2</v>
       </c>
       <c r="AA46" s="23">
         <f>+(R46/$P$66-1)*100</f>
         <v>6.6103669991401937E-2</v>
       </c>
       <c r="AB46" s="23">
         <f>+(R46/P46-1)*100</f>
         <v>-0.79063383418324085</v>
       </c>
       <c r="AC46" s="24">
         <f>(AVERAGE(R46,R41,R36,R31,R26,R21,R16,R11,P66,P61,P56,P51)/AVERAGE(P46,P41,P36,P31,P26,P21,P16,P11,N66,N61,N56,N51)-1)*100</f>
         <v>0.39578342374630981</v>
       </c>
       <c r="AD46" s="42">
         <f>(P46/P41-1)*100</f>
         <v>0.74801137768529813</v>
       </c>
       <c r="AE46" s="23">
         <f>+(P46/$N$66-1)*100</f>
         <v>1.1279954479394894</v>
       </c>
@@ -7000,127 +7089,131 @@
       </c>
       <c r="L47" s="22">
         <v>106.4581</v>
       </c>
       <c r="M47" s="22">
         <v>103.7925</v>
       </c>
       <c r="N47" s="22">
         <v>107.89449999999999</v>
       </c>
       <c r="O47" s="22">
         <v>107.2295</v>
       </c>
       <c r="P47" s="22">
         <v>110.502</v>
       </c>
       <c r="Q47" s="22">
         <v>109.79640000000001</v>
       </c>
       <c r="R47" s="22">
         <v>109.8263</v>
       </c>
       <c r="S47" s="22">
         <v>109.89319999999999</v>
       </c>
-      <c r="T47" s="22"/>
-[...1 lines deleted...]
-      <c r="V47" s="43" t="e">
+      <c r="T47" s="22">
+        <v>112.81800026439846</v>
+      </c>
+      <c r="U47" s="22">
+        <v>112.44929999999999</v>
+      </c>
+      <c r="V47" s="42">
         <f>(T47/T42-1)*100</f>
-        <v>#DIV/0!</v>
-[...1 lines deleted...]
-      <c r="W47" s="27">
+        <v>0.32788133354184623</v>
+      </c>
+      <c r="W47" s="23">
         <f>+(T47/$R$67-1)*100</f>
-        <v>-100</v>
-[...5 lines deleted...]
-      <c r="Y47" s="28"/>
+        <v>2.2741491336173203</v>
+      </c>
+      <c r="X47" s="23">
+        <f t="shared" ref="X47:X48" si="85">+(T47/R47-1)*100</f>
+        <v>2.724029002523487</v>
+      </c>
+      <c r="Y47" s="24"/>
       <c r="Z47" s="42">
         <f>(R47/S47-1)*100</f>
         <v>-6.0877288130645191E-2</v>
       </c>
       <c r="AA47" s="23">
         <f>+(R47/$P$67-1)*100</f>
         <v>0.11969551939470247</v>
       </c>
       <c r="AB47" s="23">
         <f>+(R47/P47-1)*100</f>
         <v>-0.61148214511953514</v>
       </c>
       <c r="AC47" s="24">
-        <f t="shared" ref="AC47:AC48" si="85">(AVERAGE(R47,R42,R37,R32,R27,R22,R17,R12,P67,P62,P57,P52)/AVERAGE(P47,P42,P37,P32,P27,P22,P17,P12,N67,N62,N57,N52)-1)*100</f>
+        <f t="shared" ref="AC47:AC48" si="86">(AVERAGE(R47,R42,R37,R32,R27,R22,R17,R12,P67,P62,P57,P52)/AVERAGE(P47,P42,P37,P32,P27,P22,P17,P12,N67,N62,N57,N52)-1)*100</f>
         <v>0.43840077862145055</v>
       </c>
       <c r="AD47" s="42">
-        <f t="shared" ref="AD47:AD48" si="86">(P47/P42-1)*100</f>
+        <f t="shared" ref="AD47:AD48" si="87">(P47/P42-1)*100</f>
         <v>0.64264402111544605</v>
       </c>
       <c r="AE47" s="23">
         <f>+(P47/$N$67-1)*100</f>
         <v>1.038991201080397</v>
       </c>
       <c r="AF47" s="23">
-        <f t="shared" ref="AF47:AF48" si="87">+(P47/N47-1)*100</f>
+        <f t="shared" ref="AF47:AF48" si="88">+(P47/N47-1)*100</f>
         <v>2.4167126220520974</v>
       </c>
       <c r="AG47" s="24">
-        <f t="shared" ref="AG47:AG48" si="88">(AVERAGE(P47,P42,P37,P32,P27,P22,P17,P12,N67,N62,N57,N52)/AVERAGE(N47,N42,N37,N32,N27,N22,N17,N12,L67,L62,L57,L52)-1)*100</f>
+        <f t="shared" ref="AG47:AG48" si="89">(AVERAGE(P47,P42,P37,P32,P27,P22,P17,P12,N67,N62,N57,N52)/AVERAGE(N47,N42,N37,N32,N27,N22,N17,N12,L67,L62,L57,L52)-1)*100</f>
         <v>2.4072939458656295</v>
       </c>
       <c r="AH47" s="42">
-        <f t="shared" ref="AH47:AH48" si="89">(N47/N42-1)*100</f>
+        <f t="shared" ref="AH47:AH48" si="90">(N47/N42-1)*100</f>
         <v>0.62016515977412201</v>
       </c>
       <c r="AI47" s="23">
         <f>+(N47/$L$67-1)*100</f>
         <v>1.3637358621382933</v>
       </c>
       <c r="AJ47" s="23">
-        <f t="shared" ref="AJ47:AJ48" si="90">+(N47/L47-1)*100</f>
+        <f t="shared" ref="AJ47:AJ48" si="91">+(N47/L47-1)*100</f>
         <v>1.3492632312618769</v>
       </c>
       <c r="AK47" s="24">
-        <f t="shared" ref="AK47:AK48" si="91">(AVERAGE(N47,N42,N37,N32,N27,N22,N17,N12,L67,L62,L57,L52)/AVERAGE(L47,L42,L37,L32,L27,L22,L17,L12,J67,J62,J57,J52)-1)*100</f>
+        <f t="shared" ref="AK47:AK48" si="92">(AVERAGE(N47,N42,N37,N32,N27,N22,N17,N12,L67,L62,L57,L52)/AVERAGE(L47,L42,L37,L32,L27,L22,L17,L12,J67,J62,J57,J52)-1)*100</f>
         <v>5.5263963276562578</v>
       </c>
       <c r="AL47" s="42">
-        <f t="shared" ref="AL47:AL48" si="92">(L47/L42-1)*100</f>
+        <f t="shared" ref="AL47:AL48" si="93">(L47/L42-1)*100</f>
         <v>2.5682009779126602</v>
       </c>
       <c r="AM47" s="23">
         <f>+(L47/$J$67-1)*100</f>
         <v>6.2921779102820485</v>
       </c>
       <c r="AN47" s="23">
-        <f t="shared" ref="AN47:AN48" si="93">+(L47/J47-1)*100</f>
+        <f t="shared" ref="AN47:AN48" si="94">+(L47/J47-1)*100</f>
         <v>7.9611349203612791</v>
       </c>
       <c r="AO47" s="24">
-        <f t="shared" ref="AO47:AO48" si="94">(AVERAGE(L47,L42,L37,L32,L27,L22,L17,L12,J67,J62,J57,J52)/AVERAGE(J47,J42,J37,J32,J27,J22,J17,J12,H67,H62,H57,H52)-1)*100</f>
+        <f t="shared" ref="AO47:AO48" si="95">(AVERAGE(L47,L42,L37,L32,L27,L22,L17,L12,J67,J62,J57,J52)/AVERAGE(J47,J42,J37,J32,J27,J22,J17,J12,H67,H62,H57,H52)-1)*100</f>
         <v>4.0152194370776328</v>
       </c>
       <c r="AP47" s="59"/>
     </row>
     <row r="48" spans="1:42" ht="12" x14ac:dyDescent="0.3">
       <c r="A48" s="4"/>
       <c r="B48" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C48" s="17"/>
       <c r="D48" s="22">
         <v>96.0214</v>
       </c>
       <c r="E48" s="22">
         <v>96.710599999999999</v>
       </c>
       <c r="F48" s="22">
         <v>99.92</v>
       </c>
       <c r="G48" s="22">
         <v>100.0132</v>
       </c>
       <c r="H48" s="22">
         <v>97.385300000000001</v>
       </c>
@@ -7135,132 +7228,136 @@
       </c>
       <c r="L48" s="22">
         <v>106.4072</v>
       </c>
       <c r="M48" s="22">
         <v>104.75749999999999</v>
       </c>
       <c r="N48" s="22">
         <v>106.45180000000001</v>
       </c>
       <c r="O48" s="22">
         <v>105.6844</v>
       </c>
       <c r="P48" s="22">
         <v>109.74379999999999</v>
       </c>
       <c r="Q48" s="22">
         <v>108.87309999999999</v>
       </c>
       <c r="R48" s="22">
         <v>108.7694</v>
       </c>
       <c r="S48" s="22">
         <v>108.7111</v>
       </c>
-      <c r="T48" s="22"/>
-[...1 lines deleted...]
-      <c r="V48" s="43" t="e">
+      <c r="T48" s="22">
+        <v>111.73445541366796</v>
+      </c>
+      <c r="U48" s="22">
+        <v>111.04989999999999</v>
+      </c>
+      <c r="V48" s="42">
         <f>(T48/T43-1)*100</f>
-        <v>#DIV/0!</v>
-[...1 lines deleted...]
-      <c r="W48" s="27">
+        <v>0.61643946880454159</v>
+      </c>
+      <c r="W48" s="23">
         <f>+(T48/$R$68-1)*100</f>
-        <v>-100</v>
-[...5 lines deleted...]
-      <c r="Y48" s="28"/>
+        <v>2.4930656557514697</v>
+      </c>
+      <c r="X48" s="23">
+        <f t="shared" si="85"/>
+        <v>2.7260014431153889</v>
+      </c>
+      <c r="Y48" s="24"/>
       <c r="Z48" s="42">
         <f>(R48/S48-1)*100</f>
         <v>5.3628378334868998E-2</v>
       </c>
       <c r="AA48" s="23">
         <f>+(R48/$P$68-1)*100</f>
         <v>3.2740509390816186E-2</v>
       </c>
       <c r="AB48" s="23">
         <f>+(R48/P48-1)*100</f>
         <v>-0.88788614937699295</v>
       </c>
       <c r="AC48" s="24">
-        <f t="shared" si="85"/>
+        <f t="shared" si="86"/>
         <v>0.36428889261721498</v>
       </c>
       <c r="AD48" s="42">
-        <f t="shared" si="86"/>
+        <f t="shared" si="87"/>
         <v>0.79973841104918897</v>
       </c>
       <c r="AE48" s="23">
         <f>+(P48/$N$68-1)*100</f>
         <v>1.1693906354718342</v>
       </c>
       <c r="AF48" s="23">
-        <f t="shared" si="87"/>
+        <f t="shared" si="88"/>
         <v>3.0924794132179967</v>
       </c>
       <c r="AG48" s="24">
-        <f t="shared" si="88"/>
+        <f t="shared" si="89"/>
         <v>1.8638804144337717</v>
       </c>
       <c r="AH48" s="42">
-        <f t="shared" si="89"/>
+        <f t="shared" si="90"/>
         <v>0.72612419619169088</v>
       </c>
       <c r="AI48" s="23">
         <f>+(N48/$L$68-1)*100</f>
         <v>0.12858004178146754</v>
       </c>
       <c r="AJ48" s="23">
-        <f t="shared" si="90"/>
+        <f t="shared" si="91"/>
         <v>4.1914456916458676E-2</v>
       </c>
       <c r="AK48" s="24">
-        <f t="shared" si="91"/>
+        <f t="shared" si="92"/>
         <v>4.6683824923560824</v>
       </c>
       <c r="AL48" s="42">
-        <f t="shared" si="92"/>
+        <f t="shared" si="93"/>
         <v>1.5747798486982045</v>
       </c>
       <c r="AM48" s="23">
         <f>+(L48/$J$68-1)*100</f>
         <v>5.5637456720800671</v>
       </c>
       <c r="AN48" s="23">
-        <f t="shared" si="93"/>
+        <f t="shared" si="94"/>
         <v>7.5526355688078084</v>
       </c>
       <c r="AO48" s="24">
-        <f t="shared" si="94"/>
+        <f t="shared" si="95"/>
         <v>4.3693327553889549</v>
       </c>
       <c r="AP48" s="59"/>
     </row>
-    <row r="49" spans="1:42" ht="12" x14ac:dyDescent="0.3">
+    <row r="49" spans="1:42" ht="5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A49" s="4"/>
       <c r="B49" s="17"/>
       <c r="C49" s="17"/>
       <c r="D49" s="23"/>
       <c r="E49" s="23"/>
       <c r="F49" s="23"/>
       <c r="G49" s="23"/>
       <c r="H49" s="23"/>
       <c r="I49" s="23"/>
       <c r="J49" s="23"/>
       <c r="K49" s="23"/>
       <c r="L49" s="23"/>
       <c r="M49" s="23"/>
       <c r="N49" s="23"/>
       <c r="O49" s="23"/>
       <c r="P49" s="23"/>
       <c r="Q49" s="23"/>
       <c r="R49" s="23"/>
       <c r="S49" s="23"/>
       <c r="T49" s="23"/>
       <c r="U49" s="23"/>
       <c r="V49" s="43"/>
       <c r="W49" s="27"/>
       <c r="X49" s="27"/>
       <c r="Y49" s="29"/>
@@ -7396,65 +7493,65 @@
         <v>106.20180000000001</v>
       </c>
       <c r="M51" s="22">
         <v>106.4328</v>
       </c>
       <c r="N51" s="22">
         <v>107.9987</v>
       </c>
       <c r="O51" s="22">
         <v>106.93859999999999</v>
       </c>
       <c r="P51" s="22">
         <v>109.5788</v>
       </c>
       <c r="Q51" s="22">
         <v>110.01300000000001</v>
       </c>
       <c r="R51" s="22">
         <v>109.16679999999999</v>
       </c>
       <c r="S51" s="22">
         <v>109.14319999999999</v>
       </c>
       <c r="T51" s="22"/>
       <c r="U51" s="22"/>
-      <c r="V51" s="43" t="e">
+      <c r="V51" s="43">
         <f>(T51/T46-1)*100</f>
-        <v>#DIV/0!</v>
+        <v>-100</v>
       </c>
       <c r="W51" s="27">
         <f>+(T51/$R$66-1)*100</f>
         <v>-100</v>
       </c>
       <c r="X51" s="27">
         <f>+(T51/R51-1)*100</f>
         <v>-100</v>
       </c>
       <c r="Y51" s="29">
         <f>(AVERAGE(T51,T46,T41,T36,T31,T26,T21,T16,T11,R66,R61,R56)/AVERAGE(R51,R46,R41,R36,R31,R26,R21,R16,R11,P66,P61,P56)-1)*100</f>
-        <v>0.8893109671194166</v>
+        <v>1.1551832698460718</v>
       </c>
       <c r="Z51" s="42">
         <f>(R51/S51-1)*100</f>
         <v>2.1622968723655767E-2</v>
       </c>
       <c r="AA51" s="23">
         <f>+(R51/$P$66-1)*100</f>
         <v>8.7740932290958362E-2</v>
       </c>
       <c r="AB51" s="23">
         <f>+(R51/P51-1)*100</f>
         <v>-0.37598513581095228</v>
       </c>
       <c r="AC51" s="24">
         <f>(AVERAGE(R51,R46,R41,R36,R31,R26,R21,R16,R11,P66,P61,P56)/AVERAGE(P51,P46,P41,P36,P31,P26,P21,P16,P11,N66,N61,N56)-1)*100</f>
         <v>0.24299247205787911</v>
       </c>
       <c r="AD51" s="42">
         <f>(P51/P46-1)*100</f>
         <v>-0.39468062865297693</v>
       </c>
       <c r="AE51" s="23">
         <f>+(P51/$N$66-1)*100</f>
         <v>0.72886283976141275</v>
       </c>
@@ -7534,125 +7631,125 @@
         <v>106.25879999999999</v>
       </c>
       <c r="M52" s="22">
         <v>106.4581</v>
       </c>
       <c r="N52" s="22">
         <v>108.8339</v>
       </c>
       <c r="O52" s="22">
         <v>107.89449999999999</v>
       </c>
       <c r="P52" s="22">
         <v>110.1795</v>
       </c>
       <c r="Q52" s="22">
         <v>110.502</v>
       </c>
       <c r="R52" s="22">
         <v>110.0183</v>
       </c>
       <c r="S52" s="22">
         <v>109.8263</v>
       </c>
       <c r="T52" s="22"/>
       <c r="U52" s="22"/>
-      <c r="V52" s="43" t="e">
+      <c r="V52" s="43">
         <f>(T52/T47-1)*100</f>
-        <v>#DIV/0!</v>
+        <v>-100</v>
       </c>
       <c r="W52" s="27">
         <f>+(T52/$R$67-1)*100</f>
         <v>-100</v>
       </c>
       <c r="X52" s="27">
-        <f t="shared" ref="X52:X53" si="95">+(T52/R52-1)*100</f>
+        <f t="shared" ref="X52:X53" si="96">+(T52/R52-1)*100</f>
         <v>-100</v>
       </c>
       <c r="Y52" s="28"/>
       <c r="Z52" s="42">
         <f>(R52/S52-1)*100</f>
         <v>0.17482151360830311</v>
       </c>
       <c r="AA52" s="23">
         <f>+(R52/$P$67-1)*100</f>
         <v>0.29472628652171817</v>
       </c>
       <c r="AB52" s="23">
         <f>+(R52/P52-1)*100</f>
         <v>-0.1463067085982539</v>
       </c>
       <c r="AC52" s="24">
-        <f t="shared" ref="AC52:AC53" si="96">(AVERAGE(R52,R47,R42,R37,R32,R27,R22,R17,R12,P67,P62,P57)/AVERAGE(P52,P47,P42,P37,P32,P27,P22,P17,P12,N67,N62,N57)-1)*100</f>
+        <f t="shared" ref="AC52:AC53" si="97">(AVERAGE(R52,R47,R42,R37,R32,R27,R22,R17,R12,P67,P62,P57)/AVERAGE(P52,P47,P42,P37,P32,P27,P22,P17,P12,N67,N62,N57)-1)*100</f>
         <v>0.32338914623180059</v>
       </c>
       <c r="AD52" s="42">
-        <f t="shared" ref="AD52:AD53" si="97">(P52/P47-1)*100</f>
+        <f t="shared" ref="AD52:AD53" si="98">(P52/P47-1)*100</f>
         <v>-0.29184992126838338</v>
       </c>
       <c r="AE52" s="23">
         <f>+(P52/$N$67-1)*100</f>
         <v>0.74410898480967713</v>
       </c>
       <c r="AF52" s="23">
-        <f t="shared" ref="AF52:AF53" si="98">+(P52/N52-1)*100</f>
+        <f t="shared" ref="AF52:AF53" si="99">+(P52/N52-1)*100</f>
         <v>1.2363794736750311</v>
       </c>
       <c r="AG52" s="24">
-        <f t="shared" ref="AG52:AG53" si="99">(AVERAGE(P52,P47,P42,P37,P32,P27,P22,P17,P12,N67,N62,N57)/AVERAGE(N52,N47,N42,N37,N32,N27,N22,N17,N12,L67,L62,L57)-1)*100</f>
+        <f t="shared" ref="AG52:AG53" si="100">(AVERAGE(P52,P47,P42,P37,P32,P27,P22,P17,P12,N67,N62,N57)/AVERAGE(N52,N47,N42,N37,N32,N27,N22,N17,N12,L67,L62,L57)-1)*100</f>
         <v>2.3068358389322974</v>
       </c>
       <c r="AH52" s="42">
-        <f t="shared" ref="AH52:AH53" si="100">(N52/N47-1)*100</f>
+        <f t="shared" ref="AH52:AH53" si="101">(N52/N47-1)*100</f>
         <v>0.87066532585071688</v>
       </c>
       <c r="AI52" s="23">
         <f>+(N52/$L$67-1)*100</f>
         <v>2.2462747632768343</v>
       </c>
       <c r="AJ52" s="23">
-        <f t="shared" ref="AJ52:AJ53" si="101">+(N52/L52-1)*100</f>
+        <f t="shared" ref="AJ52:AJ53" si="102">+(N52/L52-1)*100</f>
         <v>2.4234228129811353</v>
       </c>
       <c r="AK52" s="24">
-        <f t="shared" ref="AK52:AK53" si="102">(AVERAGE(N52,N47,N42,N37,N32,N27,N22,N17,N12,L67,L62,L57)/AVERAGE(L52,L47,L42,L37,L32,L27,L22,L17,L12,J67,J62,J57)-1)*100</f>
+        <f t="shared" ref="AK52:AK53" si="103">(AVERAGE(N52,N47,N42,N37,N32,N27,N22,N17,N12,L67,L62,L57)/AVERAGE(L52,L47,L42,L37,L32,L27,L22,L17,L12,J67,J62,J57)-1)*100</f>
         <v>5.1173628575355679</v>
       </c>
       <c r="AL52" s="42">
-        <f t="shared" ref="AL52:AL53" si="103">(L52/L47-1)*100</f>
+        <f t="shared" ref="AL52:AL53" si="104">(L52/L47-1)*100</f>
         <v>-0.18720980366924156</v>
       </c>
       <c r="AM52" s="23">
         <f>+(L52/$J$67-1)*100</f>
         <v>6.0931885327004442</v>
       </c>
       <c r="AN52" s="23">
-        <f t="shared" ref="AN52:AN53" si="104">+(L52/J52-1)*100</f>
+        <f t="shared" ref="AN52:AN53" si="105">+(L52/J52-1)*100</f>
         <v>7.2476230848422363</v>
       </c>
       <c r="AO52" s="24">
-        <f t="shared" ref="AO52:AO53" si="105">(AVERAGE(L52,L47,L42,L37,L32,L27,L22,L17,L12,J67,J62,J57)/AVERAGE(J52,J47,J42,J37,J32,J27,J22,J17,J12,H67,H62,H57)-1)*100</f>
+        <f t="shared" ref="AO52:AO53" si="106">(AVERAGE(L52,L47,L42,L37,L32,L27,L22,L17,L12,J67,J62,J57)/AVERAGE(J52,J47,J42,J37,J32,J27,J22,J17,J12,H67,H62,H57)-1)*100</f>
         <v>4.4576666692574429</v>
       </c>
       <c r="AP52" s="59"/>
     </row>
     <row r="53" spans="1:42" ht="12" x14ac:dyDescent="0.3">
       <c r="A53" s="4"/>
       <c r="B53" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C53" s="17"/>
       <c r="D53" s="22">
         <v>95.812600000000003</v>
       </c>
       <c r="E53" s="22">
         <v>96.0214</v>
       </c>
       <c r="F53" s="22">
         <v>99.387900000000002</v>
       </c>
       <c r="G53" s="22">
         <v>99.92</v>
       </c>
       <c r="H53" s="22">
         <v>97.122100000000003</v>
       </c>
@@ -7669,130 +7766,130 @@
         <v>106.15940000000001</v>
       </c>
       <c r="M53" s="22">
         <v>106.4072</v>
       </c>
       <c r="N53" s="22">
         <v>107.5698</v>
       </c>
       <c r="O53" s="22">
         <v>106.45180000000001</v>
       </c>
       <c r="P53" s="22">
         <v>109.2551</v>
       </c>
       <c r="Q53" s="22">
         <v>109.74379999999999</v>
       </c>
       <c r="R53" s="22">
         <v>108.7109</v>
       </c>
       <c r="S53" s="22">
         <v>108.7694</v>
       </c>
       <c r="T53" s="22"/>
       <c r="U53" s="22"/>
-      <c r="V53" s="43" t="e">
+      <c r="V53" s="43">
         <f>(T53/T48-1)*100</f>
-        <v>#DIV/0!</v>
+        <v>-100</v>
       </c>
       <c r="W53" s="27">
         <f>+(T53/$R$68-1)*100</f>
         <v>-100</v>
       </c>
       <c r="X53" s="27">
-        <f t="shared" si="95"/>
+        <f t="shared" si="96"/>
         <v>-100</v>
       </c>
       <c r="Y53" s="28"/>
       <c r="Z53" s="42">
         <f>(R53/S53-1)*100</f>
         <v>-5.3783508964844184E-2</v>
       </c>
       <c r="AA53" s="23">
         <f>+(R53/$P$68-1)*100</f>
         <v>-2.1060608568823636E-2</v>
       </c>
       <c r="AB53" s="23">
         <f>+(R53/P53-1)*100</f>
         <v>-0.49810031751378325</v>
       </c>
       <c r="AC53" s="24">
-        <f t="shared" si="96"/>
+        <f t="shared" si="97"/>
         <v>0.19284820573257644</v>
       </c>
       <c r="AD53" s="42">
-        <f t="shared" si="97"/>
+        <f t="shared" si="98"/>
         <v>-0.44530989449973468</v>
       </c>
       <c r="AE53" s="23">
         <f>+(P53/$N$68-1)*100</f>
         <v>0.71887332876701127</v>
       </c>
       <c r="AF53" s="23">
-        <f t="shared" si="98"/>
+        <f t="shared" si="99"/>
         <v>1.5667036658987943</v>
       </c>
       <c r="AG53" s="24">
-        <f t="shared" si="99"/>
+        <f t="shared" si="100"/>
         <v>1.8833043381652148</v>
       </c>
       <c r="AH53" s="42">
-        <f t="shared" si="100"/>
+        <f t="shared" si="101"/>
         <v>1.050240578365047</v>
       </c>
       <c r="AI53" s="23">
         <f>+(N53/$L$68-1)*100</f>
         <v>1.1801710199209614</v>
       </c>
       <c r="AJ53" s="23">
-        <f t="shared" si="101"/>
+        <f t="shared" si="102"/>
         <v>1.3285681720130338</v>
       </c>
       <c r="AK53" s="24">
-        <f t="shared" si="102"/>
+        <f t="shared" si="103"/>
         <v>4.1983285783309343</v>
       </c>
       <c r="AL53" s="42">
-        <f t="shared" si="103"/>
+        <f t="shared" si="104"/>
         <v>-0.23287897811425928</v>
       </c>
       <c r="AM53" s="23">
         <f>+(L53/$J$68-1)*100</f>
         <v>5.3179098998997976</v>
       </c>
       <c r="AN53" s="23">
-        <f t="shared" si="104"/>
+        <f t="shared" si="105"/>
         <v>6.9125992617993681</v>
       </c>
       <c r="AO53" s="24">
-        <f t="shared" si="105"/>
+        <f t="shared" si="106"/>
         <v>4.7612667429860922</v>
       </c>
       <c r="AP53" s="59"/>
     </row>
-    <row r="54" spans="1:42" ht="12" x14ac:dyDescent="0.3">
+    <row r="54" spans="1:42" ht="5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A54" s="4"/>
       <c r="B54" s="17"/>
       <c r="C54" s="17"/>
       <c r="D54" s="23"/>
       <c r="E54" s="23"/>
       <c r="F54" s="23"/>
       <c r="G54" s="23"/>
       <c r="H54" s="23"/>
       <c r="I54" s="23"/>
       <c r="J54" s="23"/>
       <c r="K54" s="23"/>
       <c r="L54" s="23"/>
       <c r="M54" s="23"/>
       <c r="N54" s="23"/>
       <c r="O54" s="23"/>
       <c r="P54" s="23"/>
       <c r="Q54" s="23"/>
       <c r="R54" s="23"/>
       <c r="S54" s="23"/>
       <c r="T54" s="23"/>
       <c r="U54" s="23"/>
       <c r="V54" s="43"/>
       <c r="W54" s="27"/>
       <c r="X54" s="27"/>
       <c r="Y54" s="29"/>
@@ -7942,51 +8039,51 @@
       <c r="Q56" s="22">
         <v>109.5788</v>
       </c>
       <c r="R56" s="22">
         <v>109.11790000000001</v>
       </c>
       <c r="S56" s="22">
         <v>109.16679999999999</v>
       </c>
       <c r="T56" s="22"/>
       <c r="U56" s="22"/>
       <c r="V56" s="43" t="e">
         <f>(T56/T51-1)*100</f>
         <v>#DIV/0!</v>
       </c>
       <c r="W56" s="27">
         <f>+(T56/$R$66-1)*100</f>
         <v>-100</v>
       </c>
       <c r="X56" s="27">
         <f>+(T56/R56-1)*100</f>
         <v>-100</v>
       </c>
       <c r="Y56" s="29">
         <f>(AVERAGE(T56,T51,T46,T41,T36,T31,T26,T21,T16,T11,R66,R61)/AVERAGE(R56,R51,R46,R41,R36,R31,R26,R21,R16,R11,P66,P61)-1)*100</f>
-        <v>1.0217862896336305</v>
+        <v>1.2888546810246204</v>
       </c>
       <c r="Z56" s="42">
         <f>(R56/S56-1)*100</f>
         <v>-4.4793838419732168E-2</v>
       </c>
       <c r="AA56" s="23">
         <f>+(R56/$P$66-1)*100</f>
         <v>4.2907791339774626E-2</v>
       </c>
       <c r="AB56" s="23">
         <f>+(R56/P56-1)*100</f>
         <v>-6.4750349395437112E-2</v>
       </c>
       <c r="AC56" s="24">
         <f>(AVERAGE(R56,R51,R46,R41,R36,R31,R26,R21,R16,R11,P66,P61)/AVERAGE(P56,P51,P46,P41,P36,P31,P26,P21,P16,P11,N66,N61)-1)*100</f>
         <v>0.15753897850168119</v>
       </c>
       <c r="AD56" s="42">
         <f>(P56/P51-1)*100</f>
         <v>-0.35609077668308231</v>
       </c>
       <c r="AE56" s="23">
         <f>+(P56/$N$66-1)*100</f>
         <v>0.37017664973124642</v>
       </c>
@@ -8075,116 +8172,116 @@
         <v>108.8339</v>
       </c>
       <c r="P57" s="22">
         <v>109.9436</v>
       </c>
       <c r="Q57" s="22">
         <v>110.1795</v>
       </c>
       <c r="R57" s="22">
         <v>109.9246</v>
       </c>
       <c r="S57" s="22">
         <v>110.0183</v>
       </c>
       <c r="T57" s="22"/>
       <c r="U57" s="22"/>
       <c r="V57" s="43" t="e">
         <f>(T57/T52-1)*100</f>
         <v>#DIV/0!</v>
       </c>
       <c r="W57" s="27">
         <f>+(T57/$R$67-1)*100</f>
         <v>-100</v>
       </c>
       <c r="X57" s="27">
-        <f t="shared" ref="X57:X58" si="106">+(T57/R57-1)*100</f>
+        <f t="shared" ref="X57:X58" si="107">+(T57/R57-1)*100</f>
         <v>-100</v>
       </c>
       <c r="Y57" s="28"/>
       <c r="Z57" s="42">
         <f>(R57/S57-1)*100</f>
         <v>-8.5167649381967525E-2</v>
       </c>
       <c r="AA57" s="23">
         <f>+(R57/$P$67-1)*100</f>
         <v>0.20930762568942551</v>
       </c>
       <c r="AB57" s="23">
         <f>+(R57/P57-1)*100</f>
         <v>-1.7281588014228522E-2</v>
       </c>
       <c r="AC57" s="24">
-        <f t="shared" ref="AC57:AC58" si="107">(AVERAGE(R57,R52,R47,R42,R37,R32,R27,R22,R17,R12,P67,P62)/AVERAGE(P57,P52,P47,P42,P37,P32,P27,P22,P17,P12,N67,N62)-1)*100</f>
+        <f t="shared" ref="AC57:AC58" si="108">(AVERAGE(R57,R52,R47,R42,R37,R32,R27,R22,R17,R12,P67,P62)/AVERAGE(P57,P52,P47,P42,P37,P32,P27,P22,P17,P12,N67,N62)-1)*100</f>
         <v>0.24319855788692557</v>
       </c>
       <c r="AD57" s="42">
-        <f t="shared" ref="AD57:AD58" si="108">(P57/P52-1)*100</f>
+        <f t="shared" ref="AD57:AD58" si="109">(P57/P52-1)*100</f>
         <v>-0.21410516475387498</v>
       </c>
       <c r="AE57" s="23">
         <f>+(P57/$N$67-1)*100</f>
         <v>0.52841064428792439</v>
       </c>
       <c r="AF57" s="23">
-        <f t="shared" ref="AF57:AF58" si="109">+(P57/N57-1)*100</f>
+        <f t="shared" ref="AF57:AF58" si="110">+(P57/N57-1)*100</f>
         <v>0.9486697321835269</v>
       </c>
       <c r="AG57" s="24">
-        <f t="shared" ref="AG57:AG58" si="110">(AVERAGE(P57,P52,P47,P42,P37,P32,P27,P22,P17,P12,N67,N62)/AVERAGE(N57,N52,N47,N42,N37,N32,N27,N22,N17,N12,L67,L62)-1)*100</f>
+        <f t="shared" ref="AG57:AG58" si="111">(AVERAGE(P57,P52,P47,P42,P37,P32,P27,P22,P17,P12,N67,N62)/AVERAGE(N57,N52,N47,N42,N37,N32,N27,N22,N17,N12,L67,L62)-1)*100</f>
         <v>2.1785223466931125</v>
       </c>
       <c r="AH57" s="42">
-        <f t="shared" ref="AH57:AH58" si="111">(N57/N52-1)*100</f>
+        <f t="shared" ref="AH57:AH58" si="112">(N57/N52-1)*100</f>
         <v>7.0290598793198988E-2</v>
       </c>
       <c r="AI57" s="23">
         <f>+(N57/$L$67-1)*100</f>
         <v>2.3181442820516818</v>
       </c>
       <c r="AJ57" s="23">
-        <f t="shared" ref="AJ57:AJ58" si="112">+(N57/L57-1)*100</f>
+        <f t="shared" ref="AJ57:AJ58" si="113">+(N57/L57-1)*100</f>
         <v>2.4703438309146675</v>
       </c>
       <c r="AK57" s="24">
-        <f t="shared" ref="AK57:AK58" si="113">(AVERAGE(N57,N52,N47,N42,N37,N32,N27,N22,N17,N12,L67,L62)/AVERAGE(L57,L52,L47,L42,L37,L32,L27,L22,L17,L12,J67,J62)-1)*100</f>
+        <f t="shared" ref="AK57:AK58" si="114">(AVERAGE(N57,N52,N47,N42,N37,N32,N27,N22,N17,N12,L67,L62)/AVERAGE(L57,L52,L47,L42,L37,L32,L27,L22,L17,L12,J67,J62)-1)*100</f>
         <v>4.7173542900313725</v>
       </c>
       <c r="AL57" s="42">
-        <f t="shared" ref="AL57:AL58" si="114">(L57/L52-1)*100</f>
+        <f t="shared" ref="AL57:AL58" si="115">(L57/L52-1)*100</f>
         <v>2.446856166267164E-2</v>
       </c>
       <c r="AM57" s="23">
         <f>+(L57/$J$67-1)*100</f>
         <v>6.1191480099564766</v>
       </c>
       <c r="AN57" s="23">
-        <f t="shared" ref="AN57:AN58" si="115">+(L57/J57-1)*100</f>
+        <f t="shared" ref="AN57:AN58" si="116">+(L57/J57-1)*100</f>
         <v>7.2438820370574142</v>
       </c>
       <c r="AO57" s="24">
-        <f t="shared" ref="AO57:AO58" si="116">(AVERAGE(L57,L52,L47,L42,L37,L32,L27,L22,L17,L12,J67,J62)/AVERAGE(J57,J52,J47,J42,J37,J32,J27,J22,J17,J12,H67,H62)-1)*100</f>
+        <f t="shared" ref="AO57:AO58" si="117">(AVERAGE(L57,L52,L47,L42,L37,L32,L27,L22,L17,L12,J67,J62)/AVERAGE(J57,J52,J47,J42,J37,J32,J27,J22,J17,J12,H67,H62)-1)*100</f>
         <v>4.8846821126381057</v>
       </c>
       <c r="AP57" s="59"/>
     </row>
     <row r="58" spans="1:42" ht="12" x14ac:dyDescent="0.3">
       <c r="A58" s="4"/>
       <c r="B58" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C58" s="17"/>
       <c r="D58" s="22">
         <v>95.655100000000004</v>
       </c>
       <c r="E58" s="22">
         <v>95.812600000000003</v>
       </c>
       <c r="F58" s="22">
         <v>99.769400000000005</v>
       </c>
       <c r="G58" s="22">
         <v>99.387900000000002</v>
       </c>
       <c r="H58" s="22">
         <v>96.930700000000002</v>
       </c>
@@ -8210,121 +8307,121 @@
         <v>107.5698</v>
       </c>
       <c r="P58" s="22">
         <v>108.7907</v>
       </c>
       <c r="Q58" s="22">
         <v>109.2551</v>
       </c>
       <c r="R58" s="22">
         <v>108.68300000000001</v>
       </c>
       <c r="S58" s="22">
         <v>108.7109</v>
       </c>
       <c r="T58" s="22"/>
       <c r="U58" s="22"/>
       <c r="V58" s="43" t="e">
         <f>(T58/T53-1)*100</f>
         <v>#DIV/0!</v>
       </c>
       <c r="W58" s="27">
         <f>+(T58/$R$68-1)*100</f>
         <v>-100</v>
       </c>
       <c r="X58" s="27">
-        <f t="shared" si="106"/>
+        <f t="shared" si="107"/>
         <v>-100</v>
       </c>
       <c r="Y58" s="28"/>
       <c r="Z58" s="42">
         <f>(R58/S58-1)*100</f>
         <v>-2.5664399797986626E-2</v>
       </c>
       <c r="AA58" s="23">
         <f>+(R58/$P$68-1)*100</f>
         <v>-4.6719603288025713E-2</v>
       </c>
       <c r="AB58" s="23">
         <f>+(R58/P58-1)*100</f>
         <v>-9.89974326849552E-2</v>
       </c>
       <c r="AC58" s="24">
-        <f t="shared" si="107"/>
+        <f t="shared" si="108"/>
         <v>0.10447680224208167</v>
       </c>
       <c r="AD58" s="42">
-        <f t="shared" si="108"/>
+        <f t="shared" si="109"/>
         <v>-0.42506024890370808</v>
       </c>
       <c r="AE58" s="23">
         <f>+(P58/$N$68-1)*100</f>
         <v>0.29075743510273977</v>
       </c>
       <c r="AF58" s="23">
-        <f t="shared" si="109"/>
+        <f t="shared" si="110"/>
         <v>0.96856435115191264</v>
       </c>
       <c r="AG58" s="24">
-        <f t="shared" si="110"/>
+        <f t="shared" si="111"/>
         <v>1.8487975737487616</v>
       </c>
       <c r="AH58" s="42">
-        <f t="shared" si="111"/>
+        <f t="shared" si="112"/>
         <v>0.16482321246298337</v>
       </c>
       <c r="AI58" s="23">
         <f>+(N58/$L$68-1)*100</f>
         <v>1.3469394281715452</v>
       </c>
       <c r="AJ58" s="23">
-        <f t="shared" si="112"/>
+        <f t="shared" si="113"/>
         <v>1.3720166188723626</v>
       </c>
       <c r="AK58" s="24">
-        <f t="shared" si="113"/>
+        <f t="shared" si="114"/>
         <v>3.7339333471711811</v>
       </c>
       <c r="AL58" s="42">
-        <f t="shared" si="114"/>
+        <f t="shared" si="115"/>
         <v>0.12189217346743053</v>
       </c>
       <c r="AM58" s="23">
         <f>+(L58/$J$68-1)*100</f>
         <v>5.4462841893272662</v>
       </c>
       <c r="AN58" s="23">
-        <f t="shared" si="115"/>
+        <f t="shared" si="116"/>
         <v>6.9477048093302907</v>
       </c>
       <c r="AO58" s="24">
-        <f t="shared" si="116"/>
+        <f t="shared" si="117"/>
         <v>5.130199922296641</v>
       </c>
       <c r="AP58" s="59"/>
     </row>
-    <row r="59" spans="1:42" ht="12" x14ac:dyDescent="0.3">
+    <row r="59" spans="1:42" ht="5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A59" s="4"/>
       <c r="B59" s="17"/>
       <c r="C59" s="17"/>
       <c r="D59" s="32"/>
       <c r="E59" s="32"/>
       <c r="F59" s="32"/>
       <c r="G59" s="32"/>
       <c r="H59" s="32"/>
       <c r="I59" s="27"/>
       <c r="J59" s="32"/>
       <c r="K59" s="27"/>
       <c r="L59" s="32"/>
       <c r="M59" s="27"/>
       <c r="N59" s="32"/>
       <c r="O59" s="27"/>
       <c r="P59" s="32"/>
       <c r="Q59" s="27"/>
       <c r="R59" s="32"/>
       <c r="S59" s="27"/>
       <c r="T59" s="27"/>
       <c r="U59" s="27"/>
       <c r="V59" s="43"/>
       <c r="W59" s="27"/>
       <c r="X59" s="27"/>
       <c r="Y59" s="29"/>
@@ -8474,51 +8571,51 @@
       <c r="Q61" s="22">
         <v>109.18859999999999</v>
       </c>
       <c r="R61" s="22">
         <v>109.0279</v>
       </c>
       <c r="S61" s="22">
         <v>109.11790000000001</v>
       </c>
       <c r="T61" s="22"/>
       <c r="U61" s="22"/>
       <c r="V61" s="43" t="e">
         <f>(T61/T56-1)*100</f>
         <v>#DIV/0!</v>
       </c>
       <c r="W61" s="27">
         <f>+(T61/$R$66-1)*100</f>
         <v>-100</v>
       </c>
       <c r="X61" s="27">
         <f>+(T61/R61-1)*100</f>
         <v>-100</v>
       </c>
       <c r="Y61" s="29">
         <f>(AVERAGE(T61,T56,T51,T46,T41,T36,T31,T26,T21,T16,T11,R66)/AVERAGE(R61,R56,R51,R46,R41,R36,R31,R26,R21,R16,R11,P66)-1)*100</f>
-        <v>1.2138927717171288</v>
+        <v>1.4717679535245276</v>
       </c>
       <c r="Z61" s="42">
         <f>(R61/S61-1)*100</f>
         <v>-8.2479593173989674E-2</v>
       </c>
       <c r="AA61" s="23">
         <f>+(R61/$P$66-1)*100</f>
         <v>-3.9607192005952641E-2</v>
       </c>
       <c r="AB61" s="23">
         <f>+(R61/P61-1)*100</f>
         <v>-0.20165091964901016</v>
       </c>
       <c r="AC61" s="24">
         <f>(AVERAGE(R61,R56,R51,R46,R41,R36,R31,R26,R21,R16,R11,P66)/AVERAGE(P61,P56,P51,P46,P41,P36,P31,P26,P21,P16,P11,N66)-1)*100</f>
         <v>7.1213994771457401E-2</v>
       </c>
       <c r="AD61" s="42">
         <f>(P61/P56-1)*100</f>
         <v>5.4584452955719343E-2</v>
       </c>
       <c r="AE61" s="23">
         <f>+(P61/$N$66-1)*100</f>
         <v>0.4249631615862004</v>
       </c>
@@ -8607,116 +8704,116 @@
         <v>108.9104</v>
       </c>
       <c r="P62" s="22">
         <v>109.7201</v>
       </c>
       <c r="Q62" s="22">
         <v>109.9436</v>
       </c>
       <c r="R62" s="22">
         <v>109.9378</v>
       </c>
       <c r="S62" s="22">
         <v>109.9246</v>
       </c>
       <c r="T62" s="22"/>
       <c r="U62" s="22"/>
       <c r="V62" s="43" t="e">
         <f>(T62/T57-1)*100</f>
         <v>#DIV/0!</v>
       </c>
       <c r="W62" s="27">
         <f>+(T62/$R$67-1)*100</f>
         <v>-100</v>
       </c>
       <c r="X62" s="27">
-        <f t="shared" ref="X62:X63" si="117">+(T62/R62-1)*100</f>
+        <f t="shared" ref="X62:X63" si="118">+(T62/R62-1)*100</f>
         <v>-100</v>
       </c>
       <c r="Y62" s="28"/>
       <c r="Z62" s="42">
         <f>(R62/S62-1)*100</f>
         <v>1.2008231096594102E-2</v>
       </c>
       <c r="AA62" s="23">
         <f>+(R62/$P$67-1)*100</f>
         <v>0.2213409909294084</v>
       </c>
       <c r="AB62" s="23">
         <f>+(R62/P62-1)*100</f>
         <v>0.19841396425996916</v>
       </c>
       <c r="AC62" s="24">
-        <f t="shared" ref="AC62:AC63" si="118">(AVERAGE(R62,R57,R52,R47,R42,R37,R32,R27,R22,R17,R12,P67)/AVERAGE(P62,P57,P52,P47,P42,P37,P32,P27,P22,P17,P12,N67)-1)*100</f>
+        <f t="shared" ref="AC62:AC63" si="119">(AVERAGE(R62,R57,R52,R47,R42,R37,R32,R27,R22,R17,R12,P67)/AVERAGE(P62,P57,P52,P47,P42,P37,P32,P27,P22,P17,P12,N67)-1)*100</f>
         <v>0.20869255677384846</v>
       </c>
       <c r="AD62" s="42">
-        <f t="shared" ref="AD62:AD63" si="119">(P62/P57-1)*100</f>
+        <f t="shared" ref="AD62:AD63" si="120">(P62/P57-1)*100</f>
         <v>-0.20328604848304233</v>
       </c>
       <c r="AE62" s="23">
         <f>+(P62/$N$67-1)*100</f>
         <v>0.32405041068634954</v>
       </c>
       <c r="AF62" s="23">
-        <f t="shared" ref="AF62:AF63" si="120">+(P62/N62-1)*100</f>
+        <f t="shared" ref="AF62:AF63" si="121">+(P62/N62-1)*100</f>
         <v>0.61485782616350626</v>
       </c>
       <c r="AG62" s="24">
-        <f t="shared" ref="AG62:AG63" si="121">(AVERAGE(P62,P57,P52,P47,P42,P37,P32,P27,P22,P17,P12,N67)/AVERAGE(N62,N57,N52,N47,N42,N37,N32,N27,N22,N17,N12,L67)-1)*100</f>
+        <f t="shared" ref="AG62:AG63" si="122">(AVERAGE(P62,P57,P52,P47,P42,P37,P32,P27,P22,P17,P12,N67)/AVERAGE(N62,N57,N52,N47,N42,N37,N32,N27,N22,N17,N12,L67)-1)*100</f>
         <v>2.0345055689858116</v>
       </c>
       <c r="AH62" s="42">
-        <f t="shared" ref="AH62:AH63" si="122">(N62/N57-1)*100</f>
+        <f t="shared" ref="AH62:AH63" si="123">(N62/N57-1)*100</f>
         <v>0.12781148540452758</v>
       </c>
       <c r="AI62" s="23">
         <f>+(N62/$L$67-1)*100</f>
         <v>2.4489186220969295</v>
       </c>
       <c r="AJ62" s="23">
-        <f t="shared" ref="AJ62:AJ63" si="123">+(N62/L62-1)*100</f>
+        <f t="shared" ref="AJ62:AJ63" si="124">+(N62/L62-1)*100</f>
         <v>2.3227009914219332</v>
       </c>
       <c r="AK62" s="24">
-        <f t="shared" ref="AK62:AK63" si="124">(AVERAGE(N62,N57,N52,N47,N42,N37,N32,N27,N22,N17,N12,L67)/AVERAGE(L62,L57,L52,L47,L42,L37,L32,L27,L22,L17,L12,J67)-1)*100</f>
+        <f t="shared" ref="AK62:AK63" si="125">(AVERAGE(N62,N57,N52,N47,N42,N37,N32,N27,N22,N17,N12,L67)/AVERAGE(L62,L57,L52,L47,L42,L37,L32,L27,L22,L17,L12,J67)-1)*100</f>
         <v>4.3190887501472153</v>
       </c>
       <c r="AL62" s="42">
-        <f t="shared" ref="AL62:AL63" si="125">(L62/L57-1)*100</f>
+        <f t="shared" ref="AL62:AL63" si="126">(L62/L57-1)*100</f>
         <v>0.27228728849280071</v>
       </c>
       <c r="AM62" s="23">
         <f>+(L62/$J$67-1)*100</f>
         <v>6.4080969606444382</v>
       </c>
       <c r="AN62" s="23">
-        <f t="shared" ref="AN62:AN63" si="126">+(L62/J62-1)*100</f>
+        <f t="shared" ref="AN62:AN63" si="127">+(L62/J62-1)*100</f>
         <v>7.1046895272283583</v>
       </c>
       <c r="AO62" s="24">
-        <f t="shared" ref="AO62:AO63" si="127">(AVERAGE(L62,L57,L52,L47,L42,L37,L32,L27,L22,L17,L12,J67)/AVERAGE(J62,J57,J52,J47,J42,J37,J32,J27,J22,J17,J12,H67)-1)*100</f>
+        <f t="shared" ref="AO62:AO63" si="128">(AVERAGE(L62,L57,L52,L47,L42,L37,L32,L27,L22,L17,L12,J67)/AVERAGE(J62,J57,J52,J47,J42,J37,J32,J27,J22,J17,J12,H67)-1)*100</f>
         <v>5.2572149014880498</v>
       </c>
       <c r="AP62" s="59"/>
     </row>
     <row r="63" spans="1:42" ht="12" x14ac:dyDescent="0.3">
       <c r="A63" s="4"/>
       <c r="B63" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C63" s="17"/>
       <c r="D63" s="22">
         <v>95.9863</v>
       </c>
       <c r="E63" s="22">
         <v>95.655100000000004</v>
       </c>
       <c r="F63" s="22">
         <v>99.57</v>
       </c>
       <c r="G63" s="22">
         <v>99.769400000000005</v>
       </c>
       <c r="H63" s="22">
         <v>96.9084</v>
       </c>
@@ -8742,121 +8839,121 @@
         <v>107.7471</v>
       </c>
       <c r="P63" s="22">
         <v>108.9833</v>
       </c>
       <c r="Q63" s="22">
         <v>108.7907</v>
       </c>
       <c r="R63" s="22">
         <v>108.5432</v>
       </c>
       <c r="S63" s="22">
         <v>108.68300000000001</v>
       </c>
       <c r="T63" s="22"/>
       <c r="U63" s="22"/>
       <c r="V63" s="43" t="e">
         <f>(T63/T58-1)*100</f>
         <v>#DIV/0!</v>
       </c>
       <c r="W63" s="27">
         <f>+(T63/$R$68-1)*100</f>
         <v>-100</v>
       </c>
       <c r="X63" s="27">
-        <f t="shared" si="117"/>
+        <f t="shared" si="118"/>
         <v>-100</v>
       </c>
       <c r="Y63" s="28"/>
       <c r="Z63" s="42">
         <f>(R63/S63-1)*100</f>
         <v>-0.12863097264522727</v>
       </c>
       <c r="AA63" s="23">
         <f>+(R63/$P$68-1)*100</f>
         <v>-0.1752904800531252</v>
       </c>
       <c r="AB63" s="23">
         <f>+(R63/P63-1)*100</f>
         <v>-0.40382333807106319</v>
       </c>
       <c r="AC63" s="24">
-        <f t="shared" si="118"/>
+        <f t="shared" si="119"/>
         <v>-6.9903347329147714E-3</v>
       </c>
       <c r="AD63" s="42">
-        <f t="shared" si="119"/>
+        <f t="shared" si="120"/>
         <v>0.17703719159818387</v>
       </c>
       <c r="AE63" s="23">
         <f>+(P63/$N$68-1)*100</f>
         <v>0.46830937549837692</v>
       </c>
       <c r="AF63" s="23">
-        <f t="shared" si="120"/>
+        <f t="shared" si="121"/>
         <v>0.93981027817346963</v>
       </c>
       <c r="AG63" s="24">
-        <f t="shared" si="121"/>
+        <f t="shared" si="122"/>
         <v>1.8057280132946385</v>
       </c>
       <c r="AH63" s="42">
-        <f t="shared" si="122"/>
+        <f t="shared" si="123"/>
         <v>0.20557397832516866</v>
       </c>
       <c r="AI63" s="23">
         <f>+(N63/$L$68-1)*100</f>
         <v>1.5552823634648272</v>
       </c>
       <c r="AJ63" s="23">
-        <f t="shared" si="123"/>
+        <f t="shared" si="124"/>
         <v>1.4458356588098464</v>
       </c>
       <c r="AK63" s="24">
-        <f t="shared" si="124"/>
+        <f t="shared" si="125"/>
         <v>3.327156957008981</v>
       </c>
       <c r="AL63" s="42">
-        <f t="shared" si="125"/>
+        <f t="shared" si="126"/>
         <v>0.1326574389775903</v>
       </c>
       <c r="AM63" s="23">
         <f>+(L63/$J$68-1)*100</f>
         <v>5.5861665294298479</v>
       </c>
       <c r="AN63" s="23">
-        <f t="shared" si="126"/>
+        <f t="shared" si="127"/>
         <v>6.3472745149763643</v>
       </c>
       <c r="AO63" s="24">
-        <f t="shared" si="127"/>
+        <f t="shared" si="128"/>
         <v>5.3865689677899287</v>
       </c>
       <c r="AP63" s="59"/>
     </row>
-    <row r="64" spans="1:42" ht="12" x14ac:dyDescent="0.3">
+    <row r="64" spans="1:42" ht="5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A64" s="4"/>
       <c r="B64" s="17"/>
       <c r="C64" s="17"/>
       <c r="D64" s="31"/>
       <c r="E64" s="31"/>
       <c r="F64" s="31"/>
       <c r="G64" s="31"/>
       <c r="H64" s="31"/>
       <c r="I64" s="32"/>
       <c r="J64" s="31"/>
       <c r="K64" s="32"/>
       <c r="L64" s="31"/>
       <c r="M64" s="32"/>
       <c r="N64" s="31"/>
       <c r="O64" s="32"/>
       <c r="P64" s="31"/>
       <c r="Q64" s="32"/>
       <c r="R64" s="31"/>
       <c r="S64" s="32"/>
       <c r="T64" s="32"/>
       <c r="U64" s="32"/>
       <c r="V64" s="43"/>
       <c r="W64" s="32"/>
       <c r="X64" s="32"/>
       <c r="Y64" s="29"/>
@@ -9006,51 +9103,51 @@
       <c r="Q66" s="22">
         <v>109.2482</v>
       </c>
       <c r="R66" s="22">
         <v>109.4683</v>
       </c>
       <c r="S66" s="22">
         <v>109.0279</v>
       </c>
       <c r="T66" s="22"/>
       <c r="U66" s="22"/>
       <c r="V66" s="43" t="e">
         <f>(T66/T61-1)*100</f>
         <v>#DIV/0!</v>
       </c>
       <c r="W66" s="27">
         <f>+(T66/$R$66-1)*100</f>
         <v>-100</v>
       </c>
       <c r="X66" s="27">
         <f>+(T66/R66-1)*100</f>
         <v>-100</v>
       </c>
       <c r="Y66" s="29">
         <f>(AVERAGE(T66,T61,T56,T51,T46,T41,T36,T31,T26,T21,T16,T11)/AVERAGE(R66,R61,R56,R51,R46,R41,R36,R31,R26,R21,R16,R11)-1)*100</f>
-        <v>1.3494893054366353</v>
+        <v>1.5979466336714765</v>
       </c>
       <c r="Z66" s="42">
         <f>(R66/S66-1)*100</f>
         <v>0.40393330514483239</v>
       </c>
       <c r="AA66" s="23">
         <f>+(R66/$P$66-1)*100</f>
         <v>0.36416612649914359</v>
       </c>
       <c r="AB66" s="23">
         <f>+(R66/P66-1)*100</f>
         <v>0.36416612649914359</v>
       </c>
       <c r="AC66" s="24">
         <f>(AVERAGE(R66,R61,R56,R51,R46,R41,R36,R31,R26,R21,R16,R11)/AVERAGE(P66,P61,P56,P51,P46,P41,P36,P31,P26,P21,P16,P11)-1)*100</f>
         <v>7.9747196502100159E-2</v>
       </c>
       <c r="AD66" s="42">
         <f>(P66/P61-1)*100</f>
         <v>-0.16210793404376478</v>
       </c>
       <c r="AE66" s="23">
         <f>+(P66/$N$66-1)*100</f>
         <v>0.26216632854074717</v>
       </c>
@@ -9139,116 +9236,116 @@
         <v>109.0496</v>
       </c>
       <c r="P67" s="22">
         <v>109.69499999999999</v>
       </c>
       <c r="Q67" s="22">
         <v>109.7201</v>
       </c>
       <c r="R67" s="22">
         <v>110.3094</v>
       </c>
       <c r="S67" s="22">
         <v>109.9378</v>
       </c>
       <c r="T67" s="22"/>
       <c r="U67" s="22"/>
       <c r="V67" s="43" t="e">
         <f>(T67/T62-1)*100</f>
         <v>#DIV/0!</v>
       </c>
       <c r="W67" s="27">
         <f>+(T67/$R$67-1)*100</f>
         <v>-100</v>
       </c>
       <c r="X67" s="27">
-        <f t="shared" ref="X67:X68" si="128">+(T67/R67-1)*100</f>
+        <f t="shared" ref="X67:X68" si="129">+(T67/R67-1)*100</f>
         <v>-100</v>
       </c>
       <c r="Y67" s="28"/>
       <c r="Z67" s="42">
         <f>(R67/S67-1)*100</f>
         <v>0.33800931071934492</v>
       </c>
       <c r="AA67" s="23">
         <f>+(R67/$P$67-1)*100</f>
         <v>0.56009845480651244</v>
       </c>
       <c r="AB67" s="23">
         <f>+(R67/P67-1)*100</f>
         <v>0.56009845480651244</v>
       </c>
       <c r="AC67" s="24">
-        <f t="shared" ref="AC67:AC68" si="129">(AVERAGE(R67,R62,R57,R52,R47,R42,R37,R32,R27,R22,R17,R12)/AVERAGE(P67,P62,P57,P52,P47,P42,P37,P32,P27,P22,P17,P12)-1)*100</f>
+        <f t="shared" ref="AC67:AC68" si="130">(AVERAGE(R67,R62,R57,R52,R47,R42,R37,R32,R27,R22,R17,R12)/AVERAGE(P67,P62,P57,P52,P47,P42,P37,P32,P27,P22,P17,P12)-1)*100</f>
         <v>0.23028329741996423</v>
       </c>
       <c r="AD67" s="42">
-        <f t="shared" ref="AD67:AD68" si="130">(P67/P62-1)*100</f>
+        <f t="shared" ref="AD67:AD68" si="131">(P67/P62-1)*100</f>
         <v>-2.2876391837056698E-2</v>
       </c>
       <c r="AE67" s="23">
         <f>+(P67/$N$67-1)*100</f>
         <v>0.30109988780759878</v>
       </c>
       <c r="AF67" s="23">
-        <f t="shared" ref="AF67:AF68" si="131">+(P67/N67-1)*100</f>
+        <f t="shared" ref="AF67:AF68" si="132">+(P67/N67-1)*100</f>
         <v>0.30109988780759878</v>
       </c>
       <c r="AG67" s="24">
-        <f t="shared" ref="AG67:AG68" si="132">(AVERAGE(P67,P62,P57,P52,P47,P42,P37,P32,P27,P22,P17,P12)/AVERAGE(N67,N62,N57,N52,N47,N42,N37,N32,N27,N22,N17,N12)-1)*100</f>
+        <f t="shared" ref="AG67:AG68" si="133">(AVERAGE(P67,P62,P57,P52,P47,P42,P37,P32,P27,P22,P17,P12)/AVERAGE(N67,N62,N57,N52,N47,N42,N37,N32,N27,N22,N17,N12)-1)*100</f>
         <v>1.829425630897874</v>
       </c>
       <c r="AH67" s="42">
-        <f t="shared" ref="AH67:AH68" si="133">(N67/N62-1)*100</f>
+        <f t="shared" ref="AH67:AH68" si="134">(N67/N62-1)*100</f>
         <v>0.28986809671929237</v>
       </c>
       <c r="AI67" s="23">
         <f>+(N67/$L$67-1)*100</f>
         <v>2.7458853526162841</v>
       </c>
       <c r="AJ67" s="23">
-        <f t="shared" ref="AJ67:AJ68" si="134">+(N67/L67-1)*100</f>
+        <f t="shared" ref="AJ67:AJ68" si="135">+(N67/L67-1)*100</f>
         <v>2.7458853526162841</v>
       </c>
       <c r="AK67" s="24">
-        <f t="shared" ref="AK67:AK68" si="135">(AVERAGE(N67,N62,N57,N52,N47,N42,N37,N32,N27,N22,N17,N12)/AVERAGE(L67,L62,L57,L52,L47,L42,L37,L32,L27,L22,L17,L12)-1)*100</f>
+        <f t="shared" ref="AK67:AK68" si="136">(AVERAGE(N67,N62,N57,N52,N47,N42,N37,N32,N27,N22,N17,N12)/AVERAGE(L67,L62,L57,L52,L47,L42,L37,L32,L27,L22,L17,L12)-1)*100</f>
         <v>4.0267376441045499</v>
       </c>
       <c r="AL67" s="42">
-        <f t="shared" ref="AL67:AL68" si="136">(L67/L62-1)*100</f>
+        <f t="shared" ref="AL67:AL68" si="137">(L67/L62-1)*100</f>
         <v>-0.12320054947633219</v>
       </c>
       <c r="AM67" s="23">
         <f>+(L67/$J$67-1)*100</f>
         <v>6.2770016005016194</v>
       </c>
       <c r="AN67" s="23">
-        <f t="shared" ref="AN67:AN68" si="137">+(L67/J67-1)*100</f>
+        <f t="shared" ref="AN67:AN68" si="138">+(L67/J67-1)*100</f>
         <v>6.2770016005016194</v>
       </c>
       <c r="AO67" s="47">
-        <f t="shared" ref="AO67:AO68" si="138">(AVERAGE(L67,L62,L57,L52,L47,L42,L37,L32,L27,L22,L17,L12)/AVERAGE(J67,J62,J57,J52,J47,J42,J37,J32,J27,J22,J17,J12)-1)*100</f>
+        <f t="shared" ref="AO67:AO68" si="139">(AVERAGE(L67,L62,L57,L52,L47,L42,L37,L32,L27,L22,L17,L12)/AVERAGE(J67,J62,J57,J52,J47,J42,J37,J32,J27,J22,J17,J12)-1)*100</f>
         <v>5.5039896887685957</v>
       </c>
       <c r="AP67" s="59"/>
     </row>
     <row r="68" spans="1:42" ht="12" x14ac:dyDescent="0.3">
       <c r="A68" s="4"/>
       <c r="B68" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C68" s="17"/>
       <c r="D68" s="22">
         <v>96.721500000000006</v>
       </c>
       <c r="E68" s="22">
         <v>95.9863</v>
       </c>
       <c r="F68" s="22">
         <v>100.24509999999999</v>
       </c>
       <c r="G68" s="22">
         <v>99.57</v>
       </c>
       <c r="H68" s="22">
         <v>97.102900000000005</v>
       </c>
@@ -9274,121 +9371,121 @@
         <v>107.9686</v>
       </c>
       <c r="P68" s="22">
         <v>108.7338</v>
       </c>
       <c r="Q68" s="22">
         <v>108.9833</v>
       </c>
       <c r="R68" s="22">
         <v>109.0166</v>
       </c>
       <c r="S68" s="22">
         <v>108.5432</v>
       </c>
       <c r="T68" s="22"/>
       <c r="U68" s="22"/>
       <c r="V68" s="43" t="e">
         <f>(T68/T63-1)*100</f>
         <v>#DIV/0!</v>
       </c>
       <c r="W68" s="27">
         <f>+(T68/$R$68-1)*100</f>
         <v>-100</v>
       </c>
       <c r="X68" s="27">
-        <f t="shared" si="128"/>
+        <f t="shared" si="129"/>
         <v>-100</v>
       </c>
       <c r="Y68" s="28"/>
       <c r="Z68" s="42">
         <f>(R68/S68-1)*100</f>
         <v>0.43613971211462488</v>
       </c>
       <c r="AA68" s="23">
         <f>+(R68/$P$68-1)*100</f>
         <v>0.2600847206664314</v>
       </c>
       <c r="AB68" s="23">
         <f>+(R68/P68-1)*100</f>
         <v>0.2600847206664314</v>
       </c>
       <c r="AC68" s="24">
-        <f t="shared" si="129"/>
+        <f t="shared" si="130"/>
         <v>-5.1288033904750563E-3</v>
       </c>
       <c r="AD68" s="42">
-        <f t="shared" si="130"/>
+        <f t="shared" si="131"/>
         <v>-0.22893415780215198</v>
       </c>
       <c r="AE68" s="23">
         <f>+(P68/$N$68-1)*100</f>
         <v>0.2383030975715128</v>
       </c>
       <c r="AF68" s="23">
-        <f t="shared" si="131"/>
+        <f t="shared" si="132"/>
         <v>0.2383030975715128</v>
       </c>
       <c r="AG68" s="24">
-        <f t="shared" si="132"/>
+        <f t="shared" si="133"/>
         <v>1.654709982980096</v>
       </c>
       <c r="AH68" s="42">
-        <f t="shared" si="133"/>
+        <f t="shared" si="134"/>
         <v>0.46930311220114707</v>
       </c>
       <c r="AI68" s="23">
         <f>+(N68/$L$68-1)*100</f>
         <v>2.031884464201239</v>
       </c>
       <c r="AJ68" s="23">
-        <f t="shared" si="134"/>
+        <f t="shared" si="135"/>
         <v>2.031884464201239</v>
       </c>
       <c r="AK68" s="24">
-        <f t="shared" si="135"/>
+        <f t="shared" si="136"/>
         <v>3.0433506982879832</v>
       </c>
       <c r="AL68" s="42">
-        <f t="shared" si="136"/>
+        <f t="shared" si="137"/>
         <v>-0.10777056801760665</v>
       </c>
       <c r="AM68" s="23">
         <f>+(L68/$J$68-1)*100</f>
         <v>5.4723757180130672</v>
       </c>
       <c r="AN68" s="23">
-        <f t="shared" si="137"/>
+        <f t="shared" si="138"/>
         <v>5.4723757180130672</v>
       </c>
       <c r="AO68" s="47">
-        <f t="shared" si="138"/>
+        <f t="shared" si="139"/>
         <v>5.5237193179352939</v>
       </c>
       <c r="AP68" s="59"/>
     </row>
-    <row r="69" spans="1:42" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:42" ht="5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="4"/>
       <c r="C69" s="4"/>
       <c r="D69" s="4"/>
       <c r="E69" s="4"/>
       <c r="F69" s="4"/>
       <c r="G69" s="4"/>
       <c r="H69" s="4"/>
       <c r="I69" s="4"/>
       <c r="J69" s="4"/>
       <c r="K69" s="4"/>
       <c r="L69" s="4"/>
       <c r="M69" s="4"/>
       <c r="N69" s="4"/>
       <c r="O69" s="4"/>
       <c r="P69" s="4"/>
       <c r="Q69" s="4"/>
       <c r="R69" s="4"/>
       <c r="S69" s="4"/>
       <c r="T69" s="4"/>
       <c r="U69" s="4"/>
       <c r="V69" s="45"/>
       <c r="W69" s="33"/>
       <c r="X69" s="33"/>
       <c r="Y69" s="34"/>
@@ -9478,189 +9575,193 @@
       <c r="S71" s="25"/>
       <c r="T71" s="25"/>
       <c r="U71" s="25"/>
       <c r="V71" s="25"/>
       <c r="W71" s="25"/>
       <c r="X71" s="25"/>
       <c r="Y71" s="25"/>
       <c r="Z71" s="25"/>
       <c r="AA71" s="25"/>
       <c r="AB71" s="25"/>
       <c r="AC71" s="25"/>
       <c r="AD71" s="25"/>
       <c r="AE71" s="25"/>
       <c r="AF71" s="25"/>
       <c r="AG71" s="25"/>
       <c r="AH71" s="25"/>
       <c r="AI71" s="25"/>
       <c r="AJ71" s="25"/>
       <c r="AK71" s="25"/>
       <c r="AL71" s="25"/>
       <c r="AM71" s="25"/>
       <c r="AN71" s="25"/>
       <c r="AO71" s="25"/>
       <c r="AP71" s="59"/>
     </row>
-    <row r="72" spans="1:42" ht="16" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:42" ht="14" x14ac:dyDescent="0.25">
       <c r="A72" s="25"/>
-      <c r="B72" s="61" t="s">
+      <c r="B72" s="74" t="s">
         <v>132</v>
       </c>
       <c r="C72" s="25"/>
       <c r="D72" s="25"/>
       <c r="E72" s="25"/>
       <c r="F72" s="25"/>
       <c r="G72" s="25"/>
       <c r="H72" s="25"/>
       <c r="I72" s="25"/>
       <c r="J72" s="25"/>
       <c r="K72" s="25"/>
       <c r="L72" s="25"/>
       <c r="M72" s="25"/>
       <c r="N72" s="25"/>
       <c r="O72" s="25"/>
       <c r="P72" s="25"/>
       <c r="Q72" s="25"/>
       <c r="R72" s="25"/>
       <c r="S72" s="25"/>
       <c r="T72" s="25"/>
       <c r="U72" s="25"/>
       <c r="V72" s="25"/>
       <c r="W72" s="25"/>
       <c r="X72" s="25"/>
       <c r="Y72" s="25"/>
       <c r="Z72" s="25"/>
       <c r="AA72" s="25"/>
       <c r="AB72" s="25"/>
       <c r="AC72" s="25"/>
       <c r="AD72" s="25"/>
       <c r="AE72" s="25"/>
       <c r="AF72" s="25"/>
       <c r="AG72" s="25"/>
       <c r="AH72" s="25"/>
       <c r="AI72" s="25"/>
       <c r="AJ72" s="25"/>
       <c r="AK72" s="25"/>
       <c r="AL72" s="25"/>
       <c r="AM72" s="25"/>
       <c r="AN72" s="25"/>
       <c r="AO72" s="25"/>
       <c r="AP72" s="59"/>
     </row>
-    <row r="73" spans="1:42" ht="16" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:42" ht="14" x14ac:dyDescent="0.25">
       <c r="A73" s="25"/>
-      <c r="B73" s="61" t="s">
+      <c r="B73" s="74" t="s">
         <v>133</v>
       </c>
       <c r="C73" s="25"/>
       <c r="D73" s="25"/>
       <c r="E73" s="25"/>
       <c r="F73" s="25"/>
       <c r="G73" s="25"/>
       <c r="H73" s="25"/>
       <c r="I73" s="25"/>
       <c r="J73" s="25"/>
       <c r="K73" s="25"/>
       <c r="L73" s="25"/>
       <c r="M73" s="25"/>
       <c r="N73" s="25"/>
       <c r="O73" s="25"/>
       <c r="P73" s="25"/>
       <c r="Q73" s="25"/>
       <c r="R73" s="25"/>
       <c r="S73" s="25"/>
       <c r="T73" s="25"/>
       <c r="U73" s="25"/>
       <c r="V73" s="25"/>
       <c r="W73" s="25"/>
       <c r="X73" s="25"/>
       <c r="Y73" s="25"/>
       <c r="Z73" s="25"/>
       <c r="AA73" s="25"/>
       <c r="AB73" s="25"/>
       <c r="AC73" s="25"/>
       <c r="AD73" s="25"/>
       <c r="AE73" s="25"/>
       <c r="AF73" s="25"/>
       <c r="AG73" s="25"/>
       <c r="AH73" s="25"/>
       <c r="AI73" s="25"/>
       <c r="AJ73" s="25"/>
       <c r="AK73" s="25"/>
       <c r="AL73" s="25"/>
       <c r="AM73" s="25"/>
       <c r="AN73" s="25"/>
       <c r="AO73" s="25"/>
       <c r="AP73" s="59"/>
     </row>
-    <row r="74" spans="1:42" ht="16" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:42" ht="14" x14ac:dyDescent="0.25">
       <c r="A74" s="25"/>
-      <c r="B74" s="61"/>
+      <c r="B74" s="74" t="s">
+        <v>134</v>
+      </c>
       <c r="C74" s="25"/>
       <c r="D74" s="25"/>
       <c r="E74" s="25"/>
       <c r="F74" s="25"/>
       <c r="G74" s="25"/>
       <c r="H74" s="25"/>
       <c r="I74" s="25"/>
       <c r="J74" s="25"/>
       <c r="K74" s="25"/>
       <c r="L74" s="25"/>
       <c r="M74" s="25"/>
       <c r="N74" s="25"/>
       <c r="O74" s="25"/>
       <c r="P74" s="25"/>
       <c r="Q74" s="25"/>
       <c r="R74" s="25"/>
       <c r="S74" s="25"/>
       <c r="T74" s="25"/>
       <c r="U74" s="25"/>
       <c r="V74" s="25"/>
       <c r="W74" s="25"/>
       <c r="X74" s="25"/>
       <c r="Y74" s="25"/>
       <c r="Z74" s="25"/>
       <c r="AA74" s="25"/>
       <c r="AB74" s="25"/>
       <c r="AC74" s="25"/>
       <c r="AD74" s="25"/>
       <c r="AE74" s="25"/>
       <c r="AF74" s="25"/>
       <c r="AG74" s="25"/>
       <c r="AH74" s="25"/>
       <c r="AI74" s="25"/>
       <c r="AJ74" s="25"/>
       <c r="AK74" s="25"/>
       <c r="AL74" s="25"/>
       <c r="AM74" s="25"/>
       <c r="AN74" s="25"/>
       <c r="AO74" s="25"/>
       <c r="AP74" s="59"/>
     </row>
-    <row r="75" spans="1:42" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:42" ht="14" x14ac:dyDescent="0.25">
       <c r="A75" s="25"/>
-      <c r="B75" s="25"/>
+      <c r="B75" s="74" t="s">
+        <v>135</v>
+      </c>
       <c r="C75" s="25"/>
       <c r="D75" s="25"/>
       <c r="E75" s="25"/>
       <c r="F75" s="25"/>
       <c r="G75" s="25"/>
       <c r="H75" s="25"/>
       <c r="I75" s="25"/>
       <c r="J75" s="25"/>
       <c r="K75" s="25"/>
       <c r="L75" s="25"/>
       <c r="M75" s="25"/>
       <c r="N75" s="25"/>
       <c r="O75" s="25"/>
       <c r="P75" s="25"/>
       <c r="Q75" s="25"/>
       <c r="R75" s="25"/>
       <c r="S75" s="25"/>
       <c r="T75" s="25"/>
       <c r="U75" s="25"/>
       <c r="V75" s="25"/>
       <c r="W75" s="25"/>
       <c r="X75" s="25"/>
       <c r="Y75" s="25"/>
       <c r="Z75" s="25"/>
       <c r="AA75" s="25"/>