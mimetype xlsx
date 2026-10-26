--- v0 (2026-08-26)
+++ v1 (2026-10-26)
@@ -6,58 +6,58 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\LeonardoM\Documents\CPI\IMPORTANT FOR CPI\10 INTERNET DATA\2022\Tables\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8D3084BA-AFB0-4F4D-BC63-5776024B02BD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D8613D91-857D-4E48-9E06-8E776F3F8721}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="38620" windowHeight="21100" activeTab="8" xr2:uid="{AFEB60C5-1BBC-42E3-B76F-61C5CA5AC5D4}"/>
   </bookViews>
   <sheets>
     <sheet name="2018" sheetId="6" r:id="rId1"/>
     <sheet name="2019" sheetId="5" r:id="rId2"/>
     <sheet name="2020" sheetId="4" r:id="rId3"/>
     <sheet name="2021" sheetId="2" r:id="rId4"/>
     <sheet name="2022" sheetId="3" r:id="rId5"/>
     <sheet name="2023" sheetId="7" r:id="rId6"/>
     <sheet name="2024" sheetId="8" r:id="rId7"/>
     <sheet name="2025" sheetId="9" r:id="rId8"/>
     <sheet name="2026" sheetId="10" r:id="rId9"/>
     <sheet name="% Change 2010-2025" sheetId="1" r:id="rId10"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
@@ -10070,51 +10070,51 @@
       <c r="D24" s="3"/>
       <c r="E24" s="3"/>
       <c r="F24" s="3"/>
       <c r="G24" s="3"/>
       <c r="H24" s="3"/>
       <c r="I24" s="3"/>
       <c r="J24" s="3"/>
       <c r="K24" s="3"/>
       <c r="L24" s="3"/>
       <c r="M24" s="3"/>
       <c r="N24" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="C4:N4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{84E77A33-1E20-45A7-ADF5-9B8E962EB9FE}">
   <dimension ref="B2:S24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I8" sqref="I8"/>
+      <selection activeCell="K8" sqref="K8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="1.7265625" style="18" customWidth="1"/>
     <col min="2" max="2" width="28.7265625" style="20" customWidth="1"/>
     <col min="3" max="13" width="6.7265625" style="21" customWidth="1"/>
     <col min="14" max="14" width="6.7265625" style="22" customWidth="1"/>
     <col min="15" max="253" width="8.7265625" style="18"/>
     <col min="254" max="254" width="3.81640625" style="18" customWidth="1"/>
     <col min="255" max="255" width="27.453125" style="18" customWidth="1"/>
     <col min="256" max="266" width="7.54296875" style="18" customWidth="1"/>
     <col min="267" max="509" width="8.7265625" style="18"/>
     <col min="510" max="510" width="3.81640625" style="18" customWidth="1"/>
     <col min="511" max="511" width="27.453125" style="18" customWidth="1"/>
     <col min="512" max="522" width="7.54296875" style="18" customWidth="1"/>
     <col min="523" max="765" width="8.7265625" style="18"/>
     <col min="766" max="766" width="3.81640625" style="18" customWidth="1"/>
     <col min="767" max="767" width="27.453125" style="18" customWidth="1"/>
     <col min="768" max="778" width="7.54296875" style="18" customWidth="1"/>
     <col min="779" max="1021" width="8.7265625" style="18"/>
     <col min="1022" max="1022" width="3.81640625" style="18" customWidth="1"/>
     <col min="1023" max="1023" width="27.453125" style="18" customWidth="1"/>
     <col min="1024" max="1034" width="7.54296875" style="18" customWidth="1"/>
     <col min="1035" max="1277" width="8.7265625" style="18"/>
@@ -10473,421 +10473,473 @@
       <c r="M7" s="2"/>
       <c r="N7" s="2"/>
     </row>
     <row r="8" spans="2:19" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B8" s="26" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="30">
         <v>1.94</v>
       </c>
       <c r="D8" s="30">
         <v>2.6640000000000001</v>
       </c>
       <c r="E8" s="30">
         <v>3.1040000000000001</v>
       </c>
       <c r="F8" s="30">
         <v>3.3780000000000001</v>
       </c>
       <c r="G8" s="30">
         <v>3.444</v>
       </c>
       <c r="H8" s="30">
         <v>3.524</v>
       </c>
-      <c r="I8" s="30"/>
-      <c r="J8" s="30"/>
+      <c r="I8" s="30">
+        <v>3.468</v>
+      </c>
+      <c r="J8" s="30">
+        <v>3.7559999999999998</v>
+      </c>
       <c r="K8" s="30"/>
       <c r="L8" s="30"/>
       <c r="M8" s="30"/>
       <c r="N8" s="30"/>
     </row>
     <row r="9" spans="2:19" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B9" s="28" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="31">
         <v>1.464</v>
       </c>
       <c r="D9" s="31">
         <v>1.448</v>
       </c>
       <c r="E9" s="31">
         <v>1.1439999999999999</v>
       </c>
       <c r="F9" s="31">
         <v>0.89200000000000002</v>
       </c>
       <c r="G9" s="31">
         <v>0.79100000000000004</v>
       </c>
       <c r="H9" s="31">
         <v>1.0049999999999999</v>
       </c>
-      <c r="I9" s="31"/>
-      <c r="J9" s="31"/>
+      <c r="I9" s="31">
+        <v>0.63200000000000001</v>
+      </c>
+      <c r="J9" s="31">
+        <v>0.68200000000000005</v>
+      </c>
       <c r="K9" s="31"/>
       <c r="L9" s="31"/>
       <c r="M9" s="31"/>
       <c r="N9" s="31"/>
     </row>
     <row r="10" spans="2:19" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B10" s="26" t="s">
         <v>2</v>
       </c>
       <c r="C10" s="30">
         <v>-5.8160000000000007</v>
       </c>
       <c r="D10" s="30">
         <v>-7.8330000000000002</v>
       </c>
       <c r="E10" s="30">
         <v>0.36099999999999999</v>
       </c>
       <c r="F10" s="30">
         <v>-11.77</v>
       </c>
       <c r="G10" s="30">
         <v>-0.32900000000000001</v>
       </c>
       <c r="H10" s="30">
         <v>-6.3869999999999996</v>
       </c>
-      <c r="I10" s="30"/>
-      <c r="J10" s="30"/>
+      <c r="I10" s="30">
+        <v>0.49099999999999999</v>
+      </c>
+      <c r="J10" s="30">
+        <v>-2.0680000000000001</v>
+      </c>
       <c r="K10" s="30"/>
       <c r="L10" s="30"/>
       <c r="M10" s="30"/>
       <c r="N10" s="30"/>
     </row>
     <row r="11" spans="2:19" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B11" s="28" t="s">
         <v>3</v>
       </c>
       <c r="C11" s="31">
         <v>1.1829999999999998</v>
       </c>
       <c r="D11" s="31">
         <v>0.70599999999999996</v>
       </c>
       <c r="E11" s="31">
         <v>0.88</v>
       </c>
       <c r="F11" s="31">
         <v>0.84399999999999997</v>
       </c>
       <c r="G11" s="31">
         <v>1.095</v>
       </c>
       <c r="H11" s="31">
         <v>0.90200000000000002</v>
       </c>
-      <c r="I11" s="31"/>
-      <c r="J11" s="31"/>
+      <c r="I11" s="31">
+        <v>1.165</v>
+      </c>
+      <c r="J11" s="31">
+        <v>0.55700000000000005</v>
+      </c>
       <c r="K11" s="31"/>
       <c r="L11" s="31"/>
       <c r="M11" s="31"/>
       <c r="N11" s="31"/>
     </row>
     <row r="12" spans="2:19" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B12" s="26" t="s">
         <v>4</v>
       </c>
       <c r="C12" s="30">
         <v>-0.84599999999999997</v>
       </c>
       <c r="D12" s="30">
         <v>1.51</v>
       </c>
       <c r="E12" s="30">
         <v>-4.3760000000000003</v>
       </c>
       <c r="F12" s="30">
         <v>-8.4540000000000006</v>
       </c>
       <c r="G12" s="30">
         <v>-9.19</v>
       </c>
       <c r="H12" s="30">
         <v>-4.7329999999999997</v>
       </c>
-      <c r="I12" s="30"/>
-      <c r="J12" s="30"/>
+      <c r="I12" s="30">
+        <v>-7.0679999999999996</v>
+      </c>
+      <c r="J12" s="30">
+        <v>-2.5819999999999999</v>
+      </c>
       <c r="K12" s="30"/>
       <c r="L12" s="30"/>
       <c r="M12" s="30"/>
       <c r="N12" s="30"/>
     </row>
     <row r="13" spans="2:19" s="29" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B13" s="28" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="31">
         <v>-1.9189999999999998</v>
       </c>
       <c r="D13" s="31">
         <v>0.188</v>
       </c>
       <c r="E13" s="31">
         <v>-4.0730000000000004</v>
       </c>
       <c r="F13" s="31">
         <v>-4.0720000000000001</v>
       </c>
       <c r="G13" s="31">
         <v>-3.0960000000000001</v>
       </c>
       <c r="H13" s="31">
         <v>3.774</v>
       </c>
-      <c r="I13" s="31"/>
-      <c r="J13" s="31"/>
+      <c r="I13" s="31">
+        <v>-1.833</v>
+      </c>
+      <c r="J13" s="31">
+        <v>2.8340000000000001</v>
+      </c>
       <c r="K13" s="31"/>
       <c r="L13" s="31"/>
       <c r="M13" s="31"/>
       <c r="N13" s="31"/>
       <c r="Q13" s="27"/>
       <c r="R13" s="27"/>
       <c r="S13" s="27"/>
     </row>
     <row r="14" spans="2:19" s="29" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B14" s="26" t="s">
         <v>6</v>
       </c>
       <c r="C14" s="30">
         <v>-2.597</v>
       </c>
       <c r="D14" s="30">
         <v>-3.7469999999999999</v>
       </c>
       <c r="E14" s="30">
         <v>-0.53900000000000003</v>
       </c>
       <c r="F14" s="30">
         <v>3.31</v>
       </c>
       <c r="G14" s="30">
         <v>8.3689999999999998</v>
       </c>
       <c r="H14" s="30">
         <v>10.105</v>
       </c>
-      <c r="I14" s="30"/>
-      <c r="J14" s="30"/>
+      <c r="I14" s="30">
+        <v>8.3870000000000005</v>
+      </c>
+      <c r="J14" s="30">
+        <v>10.724</v>
+      </c>
       <c r="K14" s="30"/>
       <c r="L14" s="30"/>
       <c r="M14" s="30"/>
       <c r="N14" s="30"/>
       <c r="Q14" s="27"/>
       <c r="R14" s="27"/>
       <c r="S14" s="27"/>
     </row>
     <row r="15" spans="2:19" s="29" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B15" s="28" t="s">
         <v>7</v>
       </c>
       <c r="C15" s="31">
         <v>2.1839999999999997</v>
       </c>
       <c r="D15" s="31">
         <v>2.0379999999999998</v>
       </c>
       <c r="E15" s="31">
         <v>3.3690000000000002</v>
       </c>
       <c r="F15" s="31">
         <v>3.0720000000000001</v>
       </c>
       <c r="G15" s="31">
         <v>5.9260000000000002</v>
       </c>
       <c r="H15" s="31">
         <v>2.63</v>
       </c>
-      <c r="I15" s="31"/>
-      <c r="J15" s="31"/>
+      <c r="I15" s="31">
+        <v>4.8520000000000003</v>
+      </c>
+      <c r="J15" s="31">
+        <v>2.0739999999999998</v>
+      </c>
       <c r="K15" s="31"/>
       <c r="L15" s="31"/>
       <c r="M15" s="31"/>
       <c r="N15" s="31"/>
       <c r="Q15" s="27"/>
       <c r="R15" s="27"/>
       <c r="S15" s="27"/>
     </row>
     <row r="16" spans="2:19" s="29" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B16" s="26" t="s">
         <v>8</v>
       </c>
       <c r="C16" s="30">
         <v>-2.7839999999999998</v>
       </c>
       <c r="D16" s="30">
         <v>-0.746</v>
       </c>
       <c r="E16" s="30">
         <v>1.8</v>
       </c>
       <c r="F16" s="30">
         <v>-0.245</v>
       </c>
       <c r="G16" s="30">
         <v>0.49399999999999999</v>
       </c>
       <c r="H16" s="30">
         <v>0.26400000000000001</v>
       </c>
-      <c r="I16" s="30"/>
-      <c r="J16" s="30"/>
+      <c r="I16" s="30">
+        <v>-0.14499999999999999</v>
+      </c>
+      <c r="J16" s="30">
+        <v>-4.7E-2</v>
+      </c>
       <c r="K16" s="30"/>
       <c r="L16" s="30"/>
       <c r="M16" s="30"/>
       <c r="N16" s="30"/>
       <c r="Q16" s="27"/>
       <c r="R16" s="27"/>
       <c r="S16" s="27"/>
     </row>
     <row r="17" spans="2:19" s="29" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B17" s="28" t="s">
         <v>9</v>
       </c>
       <c r="C17" s="31">
         <v>2.194</v>
       </c>
       <c r="D17" s="31">
         <v>2.194</v>
       </c>
       <c r="E17" s="31">
         <v>2.194</v>
       </c>
       <c r="F17" s="31">
         <v>2.194</v>
       </c>
       <c r="G17" s="31">
         <v>2.194</v>
       </c>
       <c r="H17" s="31">
         <v>2.194</v>
       </c>
-      <c r="I17" s="31"/>
-      <c r="J17" s="31"/>
+      <c r="I17" s="31">
+        <v>0</v>
+      </c>
+      <c r="J17" s="31">
+        <v>0</v>
+      </c>
       <c r="K17" s="31"/>
       <c r="L17" s="31"/>
       <c r="M17" s="31"/>
       <c r="N17" s="31"/>
       <c r="Q17" s="27"/>
       <c r="R17" s="27"/>
       <c r="S17" s="27"/>
     </row>
     <row r="18" spans="2:19" s="29" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B18" s="26" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="30">
         <v>5.4540000000000006</v>
       </c>
       <c r="D18" s="30">
         <v>6.6429999999999998</v>
       </c>
       <c r="E18" s="30">
         <v>5.3339999999999996</v>
       </c>
       <c r="F18" s="30">
         <v>6.3259999999999996</v>
       </c>
       <c r="G18" s="30">
         <v>7.3959999999999999</v>
       </c>
       <c r="H18" s="30">
         <v>4.37</v>
       </c>
-      <c r="I18" s="30"/>
-      <c r="J18" s="30"/>
+      <c r="I18" s="30">
+        <v>4.8310000000000004</v>
+      </c>
+      <c r="J18" s="30">
+        <v>5.6310000000000002</v>
+      </c>
       <c r="K18" s="30"/>
       <c r="L18" s="30"/>
       <c r="M18" s="30"/>
       <c r="N18" s="30"/>
       <c r="Q18" s="27"/>
       <c r="R18" s="27"/>
       <c r="S18" s="27"/>
     </row>
     <row r="19" spans="2:19" s="29" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B19" s="28" t="s">
         <v>10</v>
       </c>
       <c r="C19" s="31">
         <v>2.339</v>
       </c>
       <c r="D19" s="31">
         <v>2.3740000000000001</v>
       </c>
       <c r="E19" s="31">
         <v>2.37</v>
       </c>
       <c r="F19" s="31">
         <v>2.0329999999999999</v>
       </c>
       <c r="G19" s="31">
         <v>2.2650000000000001</v>
       </c>
       <c r="H19" s="31">
         <v>3.4380000000000002</v>
       </c>
-      <c r="I19" s="31"/>
-      <c r="J19" s="31"/>
+      <c r="I19" s="31">
+        <v>3.347</v>
+      </c>
+      <c r="J19" s="31">
+        <v>4.016</v>
+      </c>
       <c r="K19" s="31"/>
       <c r="L19" s="31"/>
       <c r="M19" s="31"/>
       <c r="N19" s="31"/>
       <c r="Q19" s="27"/>
       <c r="R19" s="27"/>
       <c r="S19" s="27"/>
     </row>
     <row r="20" spans="2:19" s="29" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B20" s="32" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="33">
         <v>0.501</v>
       </c>
       <c r="D20" s="33">
         <v>0.73199999999999998</v>
       </c>
       <c r="E20" s="33">
         <v>1.0960000000000001</v>
       </c>
       <c r="F20" s="33">
         <v>0.77100000000000002</v>
       </c>
       <c r="G20" s="33">
         <v>2.12</v>
       </c>
       <c r="H20" s="33">
         <v>2.367</v>
       </c>
-      <c r="I20" s="33"/>
-      <c r="J20" s="33"/>
+      <c r="I20" s="33">
+        <v>2.2080000000000002</v>
+      </c>
+      <c r="J20" s="33">
+        <v>2.7269999999999999</v>
+      </c>
       <c r="K20" s="33"/>
       <c r="L20" s="33"/>
       <c r="M20" s="33"/>
       <c r="N20" s="33"/>
       <c r="Q20" s="27"/>
       <c r="R20" s="27"/>
       <c r="S20" s="27"/>
     </row>
     <row r="21" spans="2:19" s="29" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B21" s="34"/>
       <c r="C21" s="35"/>
       <c r="D21" s="35"/>
       <c r="E21" s="35"/>
       <c r="F21" s="35"/>
       <c r="G21" s="35"/>
       <c r="H21" s="35"/>
       <c r="I21" s="35"/>
       <c r="J21" s="35"/>
       <c r="K21" s="35"/>
       <c r="L21" s="35"/>
       <c r="M21" s="35"/>
       <c r="N21" s="35"/>
       <c r="R21" s="27"/>
       <c r="S21" s="27"/>
     </row>